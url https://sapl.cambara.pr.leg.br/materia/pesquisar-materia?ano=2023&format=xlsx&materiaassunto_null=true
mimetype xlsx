--- v0 (2026-01-30)
+++ v1 (2026-05-01)
@@ -54,1626 +54,1626 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Walmir da Fisioterapia, Karen Dadona, Márcio Albertini</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6921/prot._005_ind_001_semaforo_mestre_cuca.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6921/prot._005_ind_001_semaforo_mestre_cuca.pdf</t>
   </si>
   <si>
     <t>O vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao departamento competente da Administração Pública que tome as providências necessárias e realizem a instalação de um semáforo no cruzamento da Rua Monsenhor João Belchior e Rua João Manoel dos Santos, esquina do Restaurante Mestre Cuca.</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6922/prot._006_ind_002_placa_caindo.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6922/prot._006_ind_002_placa_caindo.pdf</t>
   </si>
   <si>
     <t>O vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao departamento competente da Administração Pública que tomem providências urgentes com relação a uma madeira solta localizada no cruzamento da Rua Antônio Michelato com a Rua Marechal Deodoro da Fonseca.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6923/prot._008_ind_003_placa_proibido_estacionar_delegacia.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6923/prot._008_ind_003_placa_proibido_estacionar_delegacia.pdf</t>
   </si>
   <si>
     <t>O vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao departamento competente da Administração Pública que realize a instalação de uma placa de “Proibido Estacionar” nas proximidades da Delegacia de Polícia Civil.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6924/prot._009_ind_004_portal_entrada_municipio.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6924/prot._009_ind_004_portal_entrada_municipio.pdf</t>
   </si>
   <si>
     <t>O vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao departamento competente da Administração Pública que realize a instalação de portais com o nome do município nas entradas da cidade.</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6925/prot._013_ind_005_chamamento_publico_artes_marciais.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6925/prot._013_ind_005_chamamento_publico_artes_marciais.pdf</t>
   </si>
   <si>
     <t>O vereador Rogério Frutuoso, por meio deste, solicita ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente da Administração Pública que tomem as providências necessárias e realizem a abertura de um Chamamento Público para selecionar propostas interessadas em celebrar um Termo de Colaboração que tenha por objetivo a concessão de apoio da Administração Pública Municipal para execução de Projetos esportivos/culturais na área de artes marciais, mencionando como exemplo Judô, Taekwondo e Karatê.</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6926/prot._017_ind_006_melhorias_estradas_rurais.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6926/prot._017_ind_006_melhorias_estradas_rurais.pdf</t>
   </si>
   <si>
     <t>O vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao departamento competente da Administração Pública que passe o rolo compactador nas estradas rurais do município, principalmente no Bairro Taquaral.</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6927/prot._018_ind_007_programa_de_incentivo_reinsercao_no_mercado_de_trabalho.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6927/prot._018_ind_007_programa_de_incentivo_reinsercao_no_mercado_de_trabalho.pdf</t>
   </si>
   <si>
     <t>O vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao departamento competente da Administração Pública que elabore um Programa Municipal de Incentivo para Reinserção no Mercado de Trabalho.</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6928/prot._021_ind_008_caps.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6928/prot._021_ind_008_caps.pdf</t>
   </si>
   <si>
     <t>O vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao departamento competente da Administração Pública que tome as medidas necessárias para a implantação e funcionamento de um Centro de Atenção Psicossocial (CAPS), modalidade I, no município, e/ou que seja criado o CAPS Infantil.</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Karen Dadona, Márcio Albertini, Walmir da Fisioterapia</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6929/prot._025_ind_009_projeto_ouro_da_casa.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6929/prot._025_ind_009_projeto_ouro_da_casa.pdf</t>
   </si>
   <si>
     <t>A vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente a Administração Pública que seja elaborado um Projeto de Lei denominado “Ouro da Casa”, objetivando dar apoio e incentivo a todos os munícipes que possuem dons artísticos, possibilitado que os mesmos se apresentem ao público.</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6930/prot._026_ind_010_cameras_estacao_de_tratamento_sanepar.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6930/prot._026_ind_010_cameras_estacao_de_tratamento_sanepar.pdf</t>
   </si>
   <si>
     <t>A vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente a Administração Pública que sejam instaladas câmeras de monitoramento na estação de tratamento de água do município.</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6931/prot._027_ind_011_recape_rua_osvaldo_cruz.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6931/prot._027_ind_011_recape_rua_osvaldo_cruz.pdf</t>
   </si>
   <si>
     <t>A vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente a Administração Pública que seja o recapeamento asfáltico da Rua Osvaldo Cruz.</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Márcio Albertini, Karen Dadona, Walmir da Fisioterapia</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6932/prot._030_ind_012_sec._est._trabalho_executivo_carreta_do_conhecimento.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6932/prot._030_ind_012_sec._est._trabalho_executivo_carreta_do_conhecimento.pdf</t>
   </si>
   <si>
     <t>O vereador Marcio José Albertini, acompanhado pelos vereadores Karen Dadona e Walmir Joaquim, por meio deste, solicitam Secretário Estadual de Trabalho, Qualificação e Renda do Paraná, senhor Mauro Moraes, que viabilize capacitações no município de Cambará através da Carreta do Conhecimento, solicitando, ainda, que o Chefe do Executivo Municipal, senhor José Salim Haggi Neto, determine ao setor competente da Administração Pública, o envio de Ofício ao Deputado com tal solicitação para corroborar o anseio pela mesma.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>João Mattar, Geraldinho PHN, Junior Olivato, Rogérinho do Karatê, Tetinha</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6933/prot._031_ind_013_cameras_cemiterio.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6933/prot._031_ind_013_cameras_cemiterio.pdf</t>
   </si>
   <si>
     <t>O vereador João Mattar Olivato, acompanhado pelos vereadores Geraldo de Paula Dias Carvalho, Marcos Roberto de Oliveira, Nelson Olivato Junior e Rogério Frutuoso, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente da Administração Pública, que sejam instaladas câmeras de monitoramento nas proximidades do Cemitério Municipal.</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6934/prot._032_ind_014_requalificacao_profissional.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6934/prot._032_ind_014_requalificacao_profissional.pdf</t>
   </si>
   <si>
     <t>O vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao departamento competente da Administração Pública que sejam implantados cursos de requalificação profissional gratuitos, direcionados à desempregados de baixa renda com mais de 45 anos de idade.</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6935/prot._033_ind_015_elaboracao_de_curriculos.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6935/prot._033_ind_015_elaboracao_de_curriculos.pdf</t>
   </si>
   <si>
     <t>O vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao departamento competente da Administração Pública que oferte ao público um local para auxílio técnico na elaboração de currículos, assim como o fornecimento de xerocópias.</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Rogérinho do Karatê, João Mattar, Junior Olivato</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6936/prot._035_ind_016_dep._federal_nelson_padovani_hemodialise.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6936/prot._035_ind_016_dep._federal_nelson_padovani_hemodialise.pdf</t>
   </si>
   <si>
     <t>O vereador Rogério Frutuoso, acompanhado pelos vereadores João Mattar Olivato e Nelson Olivato Junior, por meio deste, solicitam ao Deputado Federal Nelson Padovani que interceda junto ao Governo Federal visando a realização de hemodiálises no município de Cambará.</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6937/prot._036_ind_017_plano_de_saude_e_seguro_de_vida_servidores.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6937/prot._036_ind_017_plano_de_saude_e_seguro_de_vida_servidores.pdf</t>
   </si>
   <si>
     <t>O vereador Rogério Frutuoso, por meio deste, solicita ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente da Administração Pública que realize os procedimentos necessários para concessão de seguro de vida e concessão de Plano de Saúde aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6938/prot._037_ind_018_reducao_de_carga_horaria_filho_deficiente.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6938/prot._037_ind_018_reducao_de_carga_horaria_filho_deficiente.pdf</t>
   </si>
   <si>
     <t>O vereador Rogério Frutuoso, por meio deste, solicita ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente da Administração Pública que analise a possibilidade de realizar alteração do Estatuto do Servidor, incluindo o direito de redução da jornada de trabalho em 50% (cinquenta por cento) para os pais que possuem filhos deficientes.</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6939/prot._042_ind_019_limpeza_rua_barao_do_rio_branco.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6939/prot._042_ind_019_limpeza_rua_barao_do_rio_branco.pdf</t>
   </si>
   <si>
     <t>O vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao departamento competente da Administração Pública que tomem providências urgentes e realizem a limpeza na calçada do Estádio João Pereira Lima, especificamente na Rua Barão do Rio Branco, no Bairro Vila Rubim.</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6940/prot._043_ind_020_calcada_avenida_brasil.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6940/prot._043_ind_020_calcada_avenida_brasil.pdf</t>
   </si>
   <si>
     <t>O vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao departamento competente da Administração Pública que sejam tomadas providências urgentes com relação ao feitio do meio fio e demais reparos necessários na Avenida Brasil, próximo à residência nº. 1.716, no Bairro Vila Rubim, onde finalizaram as obras de calçamento.</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6941/prot._045_ind_021_sanepar_limpeza_escritorio.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6941/prot._045_ind_021_sanepar_limpeza_escritorio.pdf</t>
   </si>
   <si>
     <t>O vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, por meio deste, solicitam ao departamento responsável da SANEPAR que tome providências e realizem a limpeza no pátio de seu escritório, localizado na Rua Monsenhor João Belchior.</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6942/prot._047_ind_022_melhorias_samu.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6942/prot._047_ind_022_melhorias_samu.pdf</t>
   </si>
   <si>
     <t>O vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao departamento competente da Administração Pública que sejam realizadas melhorias na base do Serviço de Atendimento Móvel de Urgência (SAMU).</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6943/prot._048_ind_023_limpeza_rio_parque_alambari.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6943/prot._048_ind_023_limpeza_rio_parque_alambari.pdf</t>
   </si>
   <si>
     <t>A vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente da Administração Pública que sejam tomadas providências com urgência com relação a limpeza, desassoreamento e a erradicação de árvores pela raiz, no Rio Alambari, principalmente no Parque Mohamed Ali Hamzé.</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6944/prot._049_ind_024_parque_conj._sao_jose_i.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6944/prot._049_ind_024_parque_conj._sao_jose_i.pdf</t>
   </si>
   <si>
     <t>A vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente da Administração Pública que tome as providências necessárias e realize a instalação de um parque no Conjunto São José I, especificamente ao lado do Posto de Saúde.</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6945/prot._050_ind_025_recape_rua_antonio_luz_dias.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6945/prot._050_ind_025_recape_rua_antonio_luz_dias.pdf</t>
   </si>
   <si>
     <t>A vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente a Administração Pública que seja realizado o recapeamento asfáltico da Rua Antônio Luz Dias.</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Rogérinho do Karatê, Geraldinho PHN, João Mattar, Junior Olivato, Márcio Albertini, Tetinha</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6946/prot._051_ind_026_progressao_e_promocao.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6946/prot._051_ind_026_progressao_e_promocao.pdf</t>
   </si>
   <si>
     <t>O vereador Rogério Frutuoso, acompanhado pelos vereadores Geraldo de Paula Dias Carvalho, João Mattar Olivato, Marcio José Albertini, Marcos Roberto de Oliveira e Nelson Olivato Junior, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente da Administração Pública que realize a abertura do edital para Progressão e Promoção dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Raffaello Frascati</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6947/prot._053_ind_027_melhorias_rua_prefeito_airton_costa_pinto.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6947/prot._053_ind_027_melhorias_rua_prefeito_airton_costa_pinto.pdf</t>
   </si>
   <si>
     <t>O vereador Raffaello Frascati, por meio deste, solicita ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente da Administração Pública que tome providências urgentes com relação a melhorias asfálticas na Rua Prefeito Airton Costa Pinto, no Bairro Popular.</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6948/prot._054_ind_028_transporte_solidario.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6948/prot._054_ind_028_transporte_solidario.pdf</t>
   </si>
   <si>
     <t>O vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente da Administração Pública que realize um estudo sobre a viabilidade de ser criado o “Transporte Solidário”, no município de Cambará.</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6949/prot._072_ind_029_projeto_bom_vizinho_e_celular_pm.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6949/prot._072_ind_029_projeto_bom_vizinho_e_celular_pm.pdf</t>
   </si>
   <si>
     <t>O vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente da Administração Pública que junto aos setores responsáveis pela segurança pública do município, tais como: Polícia Civil, Polícia Militar e Guarda Municipal, estudem a possibilidade de implementar o Projeto Bom Vizinho, bem como disponibilizar um celular, com número de whatsapp, para a Polícia Militar.</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6950/prot._075_ind_030_reativacao_conselhos_municipais_de_transito_e_seguranca.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6950/prot._075_ind_030_reativacao_conselhos_municipais_de_transito_e_seguranca.pdf</t>
   </si>
   <si>
     <t>O vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente da Administração Pública que sejam reativados o Conselho Municipal de Trânsito e o Conselho Municipal de Segurança.</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6951/prot._076_ind_031_vagas_preferenciais_estacionamento.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6951/prot._076_ind_031_vagas_preferenciais_estacionamento.pdf</t>
   </si>
   <si>
     <t>A vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente a Administração Pública que sejam tomadas as providências devidas para que as vagas de estacionamento preferenciais existentes, principalmente, na Avenida Brasil e Rua Doutor Genaro Resende, sejam respeitadas.</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6952/prot._078_ind_032_sinalizacao_e_pintura_reparos.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6952/prot._078_ind_032_sinalizacao_e_pintura_reparos.pdf</t>
   </si>
   <si>
     <t>O vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente da Administração Pública que sejam tomadas providências urgentes com relação as sinalizações de trânsito, tanto horizontais quanto verticais, onde há dualidade de informações, mencionando-se como exemplo os seguintes cruzamentos: Rua Antimo Vezozzo com Avenida Brasil e Rua Nelson Bonancin com Rua João Manoel dos Santos.</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6953/prot._081_ind_033_torii_restauracao.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6953/prot._081_ind_033_torii_restauracao.pdf</t>
   </si>
   <si>
     <t>A vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente a Administração Pública que realize a restauração e manutenções devidas no torii.</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6954/prot._082_ind_034_ponto_de_onibus_cobertura.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6954/prot._082_ind_034_ponto_de_onibus_cobertura.pdf</t>
   </si>
   <si>
     <t>A vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente a Administração Pública que sejam feitas coberturas nos pontos de ônibus do município.</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6955/prot._083_ind_035_troca_areia_campo_sao_francisco.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6955/prot._083_ind_035_troca_areia_campo_sao_francisco.pdf</t>
   </si>
   <si>
     <t>A vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente a Administração Pública que troque a areia do Campo do Conjunto São Francisco.</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6956/prot._084_ind_036_manutencao_pocos_artesianos.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6956/prot._084_ind_036_manutencao_pocos_artesianos.pdf</t>
   </si>
   <si>
     <t>A vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente a Administração Pública que realize os reparos e melhorias necessárias nos poços artesianos do município.</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6957/prot._085_ind_037_placas_estacionamento_carro_e_motos.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6957/prot._085_ind_037_placas_estacionamento_carro_e_motos.pdf</t>
   </si>
   <si>
     <t>A vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente a Administração Pública que instalem placas de estacionamento especificando locais de carros e de motos na Rua Doutor Genaro Resende.</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6958/prot._086_ind_038_reparo_meio_fio.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6958/prot._086_ind_038_reparo_meio_fio.pdf</t>
   </si>
   <si>
     <t>A vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente a Administração Pública que realize os devidos reparos em meios fios do município que necessitam.</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6959/prot._090_ind_039_bebedouro_campo_de_bocha.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6959/prot._090_ind_039_bebedouro_campo_de_bocha.pdf</t>
   </si>
   <si>
     <t>A vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente da Administração Pública que instale um bebedouro próximo ao Campo de Bocha, localizado nas proximidades do Parque do Conjunto Ignez Panichi.</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6960/prot._091_ind_040_placas_cadeirantes_espacos_publicos.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6960/prot._091_ind_040_placas_cadeirantes_espacos_publicos.pdf</t>
   </si>
   <si>
     <t>A vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, por meio deste, solicitam ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, que este determine ao setor competente da Administração Pública que sejam instaladas placas de acessibilidade, destinadas às pessoas com necessidades especiais, nos espaços públicos do município.</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>João Mattar</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/</t>
+    <t>http://sapl.cambara.pr.leg.br/media/</t>
   </si>
   <si>
     <t>O VEREADOR JOAO MATTAR OLIVATO SOLICITA AO CHEFE DO EXECUTIVO, CONSERTO DE LAMPADAS DA RODOVIA LAURINDO FRANCISCO,</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7026/ind_42.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7026/ind_42.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JOAO MATTAR OLIVATO SOLICITA AO CHEFE DO EXECUTIVO CONSERTO DA PONTE RURAL SOB O RIO ALAMBARI.</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7027/ind_43.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7027/ind_43.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JOAO MATTAR OLIVATO SOLICITA AO CHEFE DO EXECUTIVO, A MODIFICACAO OU RETIRADA DAS BORDAS DA PONTE RURAL SOB O RIO ALAMBARIZÃO.</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6911/projeto_de_lei_-_01-2023_-_beneficios_e_incentivo_fiscal.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6911/projeto_de_lei_-_01-2023_-_beneficios_e_incentivo_fiscal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de benefícios e incentivos fiscais para empresas industriais e de prestação de serviços, visando o desenvolvimento econômico e social do Município de Cambará e dá outras providências</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6920/projeto_de_lei_-_lc-02-2023_-_beneficios_e_incentivo_fiscal_-_me_epp.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6920/projeto_de_lei_-_lc-02-2023_-_beneficios_e_incentivo_fiscal_-_me_epp.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de benefícios e incentivos fiscais para microempresas (ME) ou empresas de pequeno porte (EPP), industriais, comércio e de prestação de serviços, visando o desenvolvimento econômico e social do Município de Cambará e dá outras providências.</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7028/03_2023_-_autoriza_a_compra_de_imovel_-_copel.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7028/03_2023_-_autoriza_a_compra_de_imovel_-_copel.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A ADQUIRIR IMÓVEL LOCALIZADO NO PERÍMETRO URBANO DESDE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6898/pl_01_-_projeto_de_lei__-_ppa.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6898/pl_01_-_projeto_de_lei__-_ppa.pdf</t>
   </si>
   <si>
     <t>Altera a ação no Exercício/2023 ao Anexo da Lei Municipal nº 2.021/21 de 21/12/2021 que trata do Plano Plurianual para o Quadriênio 2023-2026 e dá outras providências.</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6899/pl_02_-_projeto_de_lei__-_ldo.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6899/pl_02_-_projeto_de_lei__-_ldo.pdf</t>
   </si>
   <si>
     <t>Altera a ação no Anexo de Metas Anuais – Despesa, da Lei Municipal Nº 2.169 de 14/07/2022 que trata das diretrizes orçamentárias para o Exercício de 2023.</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6900/pl_03_-_projeto_de_lei_-_loa.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6900/pl_03_-_projeto_de_lei_-_loa.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até 2.930.000,00 (dois milhões novecentos e trinta mil reais)</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6901/pl_04_-_altera_ppa_-_camara.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6901/pl_04_-_altera_ppa_-_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS DA LEI Nº 2.021, DE 21 DE DEZEMBRO DE 2021, O PLANO PLURIANUAL - PPA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6902/pl_05_-_altera_ldo_-_camara.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6902/pl_05_-_altera_ldo_-_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS DA LEI Nº 2.169 DE 14 DE JULHO DE 2022, A LEI QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6903/pl_06_-_loa_2023_-_alteracao_art._2_5_e_8.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6903/pl_06_-_loa_2023_-_alteracao_art._2_5_e_8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei n°2.321, de 20 de Dezembro de 2022, que estima a Receita e Fixa a Despesa para o exercício financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6904/pl_07_-revisao_geral_anual_-_2.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6904/pl_07_-revisao_geral_anual_-_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL E AUMENTO AOS SERVIDORES QUE ESPECIFICA E FIXA NOVO VALOR DO AUXÍLIO ALIMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6905/pl_08_-_projeto_de_lei__-_ppa.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6905/pl_08_-_projeto_de_lei__-_ppa.pdf</t>
   </si>
   <si>
     <t>Altera a ação no Exercício/2022 ao Anexo da Lei Municipal nº 2.021/21 de 21/12/2021 que trata do Plano Plurianual para o Quadriênio 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6906/pl_09_-_projeto_de_lei__-_ldo.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6906/pl_09_-_projeto_de_lei__-_ldo.pdf</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6907/pl_10_-_projeto_de_lei_-_loa.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6907/pl_10_-_projeto_de_lei_-_loa.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até 79.026,12 (setenta e nove mil e vinte e seis reais e doze centavos)</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6908/pl_11_-_projeto_de_lei__-_ppa.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6908/pl_11_-_projeto_de_lei__-_ppa.pdf</t>
   </si>
   <si>
     <t>Altera a ação no Exercício/2023 ao Anexo da Lei Municipal nº 2.021/21 de 21/12/2021 que trata do Plano Plurianual para o Quadriênio 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6909/pl_12_-_projeto_de_lei__-_ldo.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6909/pl_12_-_projeto_de_lei__-_ldo.pdf</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6910/pl_13_-_projeto_de_lei_-_loa.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6910/pl_13_-_projeto_de_lei_-_loa.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até 1.990.534,62 (um milhão novecentos e noventa mil quinhentos e trinta e quatro reais e sessenta e dois centavos)</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6913/pl_14_-_projeto_de_lei__-_ppa.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6913/pl_14_-_projeto_de_lei__-_ppa.pdf</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6914/pl_15_-_projeto_de_lei__-_ldo.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6914/pl_15_-_projeto_de_lei__-_ldo.pdf</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6915/pl_16_-_projeto_de_lei_-_loa.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6915/pl_16_-_projeto_de_lei_-_loa.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até 250.000,00 (duzentos e cinqüenta mil reais)</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6916/pl_17_-_projeto_de_lei__-_ppa.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6916/pl_17_-_projeto_de_lei__-_ppa.pdf</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6917/pl_18_-_projeto_de_lei__-_ldo.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6917/pl_18_-_projeto_de_lei__-_ldo.pdf</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6918/pl_19_-_projeto_de_lei_-_loa.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6918/pl_19_-_projeto_de_lei_-_loa.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até _x000D_
 20.000,00 (vinte mil reais)</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7013/pl_20_-_projeto_de_lei__-_ppa.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7013/pl_20_-_projeto_de_lei__-_ppa.pdf</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7014/pl_21_-_projeto_de_lei__-_ldo.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7014/pl_21_-_projeto_de_lei__-_ldo.pdf</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até 205.178,56 (duzentos e cinco mil cento e setenta e oito reais e cinqüenta e seis centavos)</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7016/pl_23-_projeto_de_lei__-_ppa.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7016/pl_23-_projeto_de_lei__-_ppa.pdf</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7017/pl_24-_projeto_de_lei__-_ldo.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7017/pl_24-_projeto_de_lei__-_ldo.pdf</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7018/pl_25_-_projeto_de_lei_-_loa.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7018/pl_25_-_projeto_de_lei_-_loa.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até 72.928,07 (setenta e dois mil novecentos e vinte e oito reais e sete centavos)</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7019/pl_26_-_projeto_de_lei__-_ppa.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7019/pl_26_-_projeto_de_lei__-_ppa.pdf</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7020/pl_27_-_projeto_de_lei__-_ldo.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7020/pl_27_-_projeto_de_lei__-_ldo.pdf</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7021/pl_28_-_projeto_de_lei_-_loa.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7021/pl_28_-_projeto_de_lei_-_loa.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até 120.000,00 (cento e vinte mil reais)</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7022/02_ploe_-_29_2023_-_cessao_de_imovel_para_uso_da_camara_municipal_versao_corrigida.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7022/02_ploe_-_29_2023_-_cessao_de_imovel_para_uso_da_camara_municipal_versao_corrigida.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER CESSÃO DE USO DE IMÓVEL A TÍTULO ONEROSO PARA O FUNCIONAMENTO DA SEDE PRÓPRIA DA CÂMARA DE VEREADORES E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6894/projeto_de_lei_no_01_2023_-_reposicao_servidores_legislativo.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6894/projeto_de_lei_no_01_2023_-_reposicao_servidores_legislativo.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial a todos os servidores ativos, inativos e ocupantes de cargos de provimento em comissão do Poder Legislativo de Cambará e dá outras providências.</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6895/projeto_de_lei_no_02_2023_-_revisao_geral_anual_vereadores.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6895/projeto_de_lei_no_02_2023_-_revisao_geral_anual_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual do subsídio dos Vereadores do Poder Legislativo de Cambará, Estado do Paraná.</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6896/projeto_de_lei_no_03_2023_-_revisao_geral_anual_prefeito_vice_e_secretarios.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6896/projeto_de_lei_no_03_2023_-_revisao_geral_anual_prefeito_vice_e_secretarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual do subsídio do Prefeito, do Vice-Prefeito e dos Secretários do Município de Cambará, Estado do Paraná.</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6897/projeto_de_lei_no_04_2023_-_auxilio-alimentacao_alteracao.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6897/projeto_de_lei_no_04_2023_-_auxilio-alimentacao_alteracao.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 1.602, de 14 de abril de 2015, que “Institui no âmbito da Câmara Municipal de Cambará auxílio-alimentação para os servidores ativos, conforme especifica”, e suas posteriores alterações.</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
     <t>Walmir da Fisioterapia</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6912/projeto_de_lei_no_05_2023_janeiro_branco.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6912/projeto_de_lei_no_05_2023_janeiro_branco.pdf</t>
   </si>
   <si>
     <t>Institui o mês denominado “Janeiro Branco” no Calendário Oficial do Município de Cambará, com o objetivo de conscientizar a população sobre à Saúde Mental.</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6961/prot._001_req_001_informacoes_procon.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6961/prot._001_req_001_informacoes_procon.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Qual a previsão para início das atividades do Departamento Municipal de Proteção e Defesa do Consumidor – PROCON/Cambará. _x000D_
 •	Como ocorrerá o funcionamento da mesma, especificando local, horário de atendimento e quantidade de servidores alocados.</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6962/prot._002_req_002_informacoes_reforma_casa_de_velorios_e_rodoviaria.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6962/prot._002_req_002_informacoes_reforma_casa_de_velorios_e_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Qual a previsão para reforma da Casa de Velórios e a Rodoviária Municipal;_x000D_
 •	Que sejam encaminhados os projetos com as melhorias a serem realizadas nestes locais.</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6963/prot._003_req_003_informacoes_guarda_municipal_ronda_comercio.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6963/prot._003_req_003_informacoes_guarda_municipal_ronda_comercio.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Quais Guardas Municipais atuaram no comércio do município realizando rondas durante o período em que o mesmo permaneceu aberto no período noturno, no mês de Dezembro; _x000D_
 •	Que encaminhe a escala da Guardas Municipais referente ao mês de Dezembro, bem como escala de horas extras, referentes aos que trabalharam no comércio neste período.</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6964/prot._004_req_004_informacoes_diaria_servidores.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6964/prot._004_req_004_informacoes_diaria_servidores.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Como são realizados os pagamentos de diárias aos motoristas que transportam pacientes; _x000D_
 •	Se são realizadas prestações de contas destas diárias;_x000D_
 •	Ao realizar o transporte os motoristas são informados sobre o quadro clinico dos pacientes, para que possa auxilia-los, caso necessário?_x000D_
 •	Há possibilidade de o município arcar com o valor da alimentação do motorista e do paciente nas Casas de Apoio, tendo em vista que muitos não possuem R$10,00 (dez reais) para se alimentar.</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6965/prot._007_req_005_informacoes_marginal_br369_limpeza.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6965/prot._007_req_005_informacoes_marginal_br369_limpeza.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Quem é responsável pela limpeza  e manutenção da marginal da BR 369, perímetro urbano, próximo à Delegacia de Polícia Civil.</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6966/prot._010_req_006_informacoes_cobrancas_executivo.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6966/prot._010_req_006_informacoes_cobrancas_executivo.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Qual procedimento tem sido utilizado pelo Executivo Municipal para cobrança de débitos dos munícipes; _x000D_
 •	Há notificações extrajudiciais ou as cobranças são realizas apenas de forma judicial?</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6967/prot._011_req_007_informacoes_piso_salarial_enfermagem.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6967/prot._011_req_007_informacoes_piso_salarial_enfermagem.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Se o município está apto para implementação, assim que possível, do novo Piso Salarial de Enfermeiros e Técnicos de Enfermagem, conforme Lei nº. 14.434/2022.</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6968/prot._012_req_008_informacoes_adicional_agentes_comunitarios.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6968/prot._012_req_008_informacoes_adicional_agentes_comunitarios.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Se o município repassou o Incentivo Adicional aos Agentes Comunitários de Saúde e Agentes Comunitários de Endemias (conhecido, popularmente, como décimo quarto salário) encaminhado pelo Governo Federal ao Fundo Municipal de Saúde em Dezembro de 2022.</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6969/prot._014_req_009_informacoes_limpeza_lagoa_parque_alambari_ii.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6969/prot._014_req_009_informacoes_limpeza_lagoa_parque_alambari_ii.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Quando será realizada a limpeza da lagoa do Parque Alambari II, localizado próximo à APAE.</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6970/prot._015_req_010_informacoes_parque_morada_do_sol.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6970/prot._015_req_010_informacoes_parque_morada_do_sol.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Haverá monitoramento por câmeras de segurança na Praça do Conjunto Morada do Sol, localizada próximo à Escola Municipal Maria Paulina?_x000D_
 •	Há previsão para reinstalação de brinquedos no local, tais como: gangorra e balanço?_x000D_
 •	Quando ocorrerá a instalação da Academia da Terceira Idade neste local?</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Se há possibilidade de encaminhar ao Legislativo Municipal um novo Projeto de Lei alterando a Lei Ordinária nº. 1.969/2021, a qual autoriza o Poder Executivo Municipal a contratar operação de crédito com a Caixa Econômica Federal, com o objetivo de destinar parte do valor a ser utilizado com o recapeamento asfáltico da Avenida Brasil (Lei Municipal nº. 2.217/2022) na finalização das obras do Distrito Industrial.</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6972/prot._019_req_012_informacoes_progressao_e_promocao.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6972/prot._019_req_012_informacoes_progressao_e_promocao.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Se há previsão para abertura de edital e, posteriormente, pagamento da Progressão e da Promoção aos servidores públicos municipais que fazem jus, conforme Plano de Carreira. _x000D_
 - Em caso positivo que encaminhe cópia do cronograma, contendo a previsão com possíveis prazos e datas;_x000D_
 - Em caso negativo que tomem as providências e deem agilidade a tal questão.</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6973/prot._020_req_013_informacoes_equipe_multidisciplinar.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6973/prot._020_req_013_informacoes_equipe_multidisciplinar.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Há previsão para contratação de uma equipe multidisciplinar? Em caso positivo que informem por quais profissionais a mesma será composta e a data provável de contratação;_x000D_
 •	Quais serão as estratégias adotadas pelo município com relação à saúde mental da população para este ano?_x000D_
 •	O município pretende realizar parcerias relacionadas aos atendimentos psicológicos e psiquiátricos?</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6974/prot._022_req_014_informacoes_cisnorpi_prestadores.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6974/prot._022_req_014_informacoes_cisnorpi_prestadores.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Presidente do Consórcio Público Intermunicipal de Saúde do Norte Pioneiro (CISNORPI), senhor Marcelo Palhares, para que este determine ao setor competente, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Se há prestadores de serviços que realizam exames, tais como: ressonância, tomografia e ultrassom, em crianças, principalmente com transtorno espectro autista, com sedação._x000D_
 •	Caso a resposta acima seja negativa, que informem se há pretensão em contratação para este tipo de atendimento.</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6975/prot._023_req_015_informacoes_equipe_tea.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6975/prot._023_req_015_informacoes_equipe_tea.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Se o município possui uma equipe, na área da saúde, treinada para atender crianças com Transtorno Espectro Autista. Em caso positivo que informe em quais setores, e em caso negativo que sejam tomadas providências no sentido da inclusão de profissionais capacitados para, por exemplo: realização de exames de ultrassom e coleta de sangue;_x000D_
 •	Se há a possiblidade de crianças com Transtorno Espectro Autista serem transportadas, quando necessário tratamentos fora do município, em veículos exclusivos, apenas com seu acompanhante.</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6976/prot._024_req_016_informacoes_lei_14251_2021.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6976/prot._024_req_016_informacoes_lei_14251_2021.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Nos termos da Lei Federal nº. 14.254/2021, o Poder Público Municipal desenvolve e mantem programa de acompanhamento integral para educandos com dislexia, Transtorno de Deficit de Atenção com Hiperatividade (TDAH) ou outro transtorno de aprendizagem?_x000D_
 •	Em caso negativo, quais providências estão sendo tomadas para que haja integral cumprimento da referida Lei?</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6977/prot._028_req_017_informacoes_castracoes.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6977/prot._028_req_017_informacoes_castracoes.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº08/96 – Regimento Interno, a vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Se há previsão para serem realizadas castrações de animais no município. _x000D_
 - Em caso positivo que informe a data prevista; _x000D_
 - Em caso negativo que tomem as providências necessárias para que ocorra com brevidade.</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6978/prot._029_req_018_informacoes_sec._estadual_de_saude_parceria_interestadual_cancer.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6978/prot._029_req_018_informacoes_sec._estadual_de_saude_parceria_interestadual_cancer.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Secretário Estadual de Saúde, senhor Carlos Alberto Gebrim Preto, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Se há a possibilidade do Governo do Estado do Paraná realizar parceria junto ao Governo do Estado de São Paulo para que os pacientes com câncer da macrorregião da 19ª Regional de Saúde realizem tratamentos no munícipio de Ourinhos/SP.</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6979/prot._034_req_019_informacoes_proc._licitacao_sistema_de_ensino.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6979/prot._034_req_019_informacoes_proc._licitacao_sistema_de_ensino.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), encaminhe a esta Casa de Leis:_x000D_
 _x000D_
 •	Cópia do Processo Licitatório que tem como objeto de Sistema de Ensino para as escolas públicas municipais, encaminhando-o capa a capa.</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6980/prot._038_req_020_informacoes_transmissao_tv.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6980/prot._038_req_020_informacoes_transmissao_tv.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Acerca da antena de transmissão, há a possibilidade de monitorar o local, proporcionando mais segurança? _x000D_
 •	Qual a previsão de reparo da mesma?</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6982/prot._039_req_021_informacoes_fiacao_telefonica.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6982/prot._039_req_021_informacoes_fiacao_telefonica.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Sabendo-se que obras estão sendo executadas na Avenida Brasil pelo Executivo Municipal, e que com a retirada dos canteiros a fiação da rede de telefonia foi danificada, questiona-se de quem é a responsabilidade pelo reparo da mesma e qual o prazo para que retorne ao funcionamento normal.</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6981/prot._040_req_022_informacoes_autistas.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6981/prot._040_req_022_informacoes_autistas.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº08/96 – Regimento Interno, a vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Quais medidas estão sendo tomadas e estão previstas para serem tomadas pelo Executivo Municipal para atendimento e tratamento das crianças com Transtorno Espectro Autista no município, após o fechamento da YOKI?</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6983/prot._041_req_023_informacoes_autistas_relacao.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6983/prot._041_req_023_informacoes_autistas_relacao.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº08/96 – Regimento Interno, a vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Se o município possui uma relação de munícipes, especialmente crianças e adolescentes, que possuem Transtorno Espectro Autista. _x000D_
 - Em caso positivo que encaminhe a esta Casa a relação;_x000D_
 - Em caso negativo que tomem as providências para cadastra-los, devendo constar: nome completo, nome dos pais, data de nascimento, endereço, sexo, grau, entre outros dados relevantes.</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6984/prot._044_req_024_informacoes_zona_rural.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6984/prot._044_req_024_informacoes_zona_rural.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Se há cronograma para realização de melhorias nas estradas rurais do município? Em caso positivo que encaminhem cópia; e em caso negativo que elaborem com máxima urgência e iniciem os reparos necessários.</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6985/prot._046_req_025_informacoes_caesc.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6985/prot._046_req_025_informacoes_caesc.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº08/96 – Regimento Interno, a vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Qual finalidade o município pretende dar ao prédio do antigo CAESC, localizado no Conjunto São José, e que se encontra em estado de abandono.</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
     <t>Tetinha, Geraldinho PHN, João Mattar, Junior Olivato, Raffaello Frascati, Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6986/prot._052_req_026_informacoes_incentivo_acs.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6986/prot._052_req_026_informacoes_incentivo_acs.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº08/96 – Regimento Interno, o vereador Marcos Roberto de Oliveira, acompanhado pelos vereadores, Geraldo de Paula Dias Carvalho, João Mattar Olivato, Nelson Olivato Junior, Raffaello Frascati e Rogério Frutuoso, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, sendo eles, o financeiro e o RH, que, dentro do prazo legal (15 dias), informe e encaminhe a esta Casa de Leis: _x000D_
 _x000D_
 - Além da Assistência Financeira prevista no art. 9º-C, da Lei Federal nº 11.350/2006, quais recursos o Município recebe dos demais Entes Federativos para o custeio dos vencimentos/vantagens/auxílios/gratificações de tais profissionais? Tais valores são suficientes para a cobertura dos gastos fixos com pessoal?_x000D_
 •	Se positivo, é possível o repasse destes valores (ou parte dele) para o pagamento de um incentivo financeiro adiciona</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6987/prot._055_req_027_informacoes_sec._mun._saude_encaminhamentos.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6987/prot._055_req_027_informacoes_sec._mun._saude_encaminhamentos.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Secretário Municipal de Saúde, senhor Francisco Peres dos Reis, para que este, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Quais providências são tomadas pela Secretaria Municipal de Saúde ao encaminharem pacientes para tratamentos, consultas e/ou exames em outros municípios?_x000D_
 •	Os municípios para os quais são efetuados os encaminhamentos são comunicados para que possam dar suporte aos pacientes, atendendo-os e orientando-os de modo adequado? _x000D_
 - Em caso positivo que informem como os contatos são realizados e quais providências são tomadas pelos municípios que irão receber os pacientes;_x000D_
 - Em caso negativo que sejam tomadas providências no sentido de que haja comunicação entre as Secretarias e consequentemente, melhor atendimento do paci</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6988/prot._056_req_028_informacoes_indicadores_previne_brasil.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6988/prot._056_req_028_informacoes_indicadores_previne_brasil.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Tendo em vista que o desempenho em indicadores é um dos três critérios para definir os repasses federais aos municípios pelo Programa Previne Brasil, e que ao todo serão 21 (vinte e um) a serem implementados gradualmente para monitorar as ações dos serviços de atenção primária à saúde:_x000D_
 - Que aponte os indicadores vigentes até o momento, a quais ações estratégicas pertencem, qual o parâmetro, as metas e o peso de cada um;_x000D_
 - O cálculo de resultado do município em cada indicador;_x000D_
 •	Baseado nos parâmetros (que indicam a performance ideal que se espera alcançar pa</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6989/prot._057_req_029_informacoes_prestacao_de_contas_fundeb.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6989/prot._057_req_029_informacoes_prestacao_de_contas_fundeb.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, bem como do artigo 178 da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, por meio deste, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que dentro do prazo legal (15 dias), encaminhe a esta Casa de Leis:_x000D_
 _x000D_
 - Cópia dos relatórios e das atas do Conselho Municipal de Educação e do FUNDEB, bem como do Controle Social, referentes às prestações de contas anual do fundo, dos anos de 2020, 2021 e 2022.</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6990/prot._058_req_030_informacoes_capacitacao_primeiros_socorros.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6990/prot._058_req_030_informacoes_capacitacao_primeiros_socorros.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis, em relação a educação especial:_x000D_
 _x000D_
 •	Se o Município realiza a capacitação em noções básicas de primeiros socorros do corpo docente e funcional das escolas municipais e creches, segundo determina a Lei Municipal nº 1.711, de 13 de junho de 2018? Com qual frequência?_x000D_
 •	O Município têm disponibilizado kits de primeiros socorros, conforme orientação das entidades especializadas em atendimento emergencial à população?_x000D_
 •	Que encaminhe todos os documentos comprobatórios como certificado de conclusão de cursos e recibo de entrega dos aludidos kits e demais documentação qu</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6991/prot._059_req_031_informacoes_renovacao_de_receitas_medicas.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6991/prot._059_req_031_informacoes_renovacao_de_receitas_medicas.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Se os postos de saúde do município disponibilizam a opção de solicitação de receitas médicas, de medicamento de uso contínuo, via telefone? _x000D_
 •	Se afirmativo, que encaminhe a orientação técnica de tais medidas. Se negativo, que informe os motivos pelos quais não foi implantada tal providência, eis que diante do cenário ocasionado pela Covid-19, tem-se por dispensável – em determinados casos – o comparecimento pessoal nas unidades de saúde básica para solicitação de receitas médicas a fim de evitar a propagação do vírus.</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6992/prot._060_req_032_informacoes_posto_de_saude_do_centro.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6992/prot._060_req_032_informacoes_posto_de_saude_do_centro.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	O que está faltando para que o Posto de Saúde do Centro seja finalmente reativado. Há um prazo estipulado para que o mesmo volte com os atendimentos? Quais medidas já estão sendo tomadas para a sua reativação?_x000D_
 •	Há previsão para que a farmácia municipal seja transferida para o Hospital Municipal? Quais medidas são necessárias para que isto ocorra?</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6993/prot._061_req_033_informacoes_reuniao_fundeb.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6993/prot._061_req_033_informacoes_reuniao_fundeb.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, bem como do artigo 178 da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Aparecida Daniel e Márcio José Albertini, por meio deste, requerem a Vossa Excelência, que se digne a enviar ofício ao Presidente do Conselho Municipal do FUNDEB, senhor Donizete Palmeira, para que este, dentro do prazo legal (15 dias), encaminhe a esta Casa de Leis:_x000D_
 _x000D_
 - Cópia da ATA da reunião do Conselho de Acompanhamento e Controle Social do FUNDEB, realizada no dia 27 de julho do corrente ano, bem como a cópia da gravação e a lista de presença da aludida reunião.</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6994/prot._062_req_034_informacoes_projeto_arborizacao.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6994/prot._062_req_034_informacoes_projeto_arborizacao.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, bem como do artigo 178 da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Aparecida Daniel e Marcio José Albertini, por meio deste, requerem a Vossa Excelência, que que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 - Existe um plano de arborização no projeto de revitalização da Rua Genaro Resende? Quais são os projetos de arborização do município? Existe uma previsão para sua implementação?_x000D_
 - Se positivo, que encaminhe a esta Casa de Leis cópias dos planos de arborização já existentes.</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6995/prot._063_req_035_informacoes_cosip.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6995/prot._063_req_035_informacoes_cosip.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, bem como do artigo 178 da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Aparecida Daniel e Marcio José Albertini, por meio deste, requerem a Vossa Excelência, que que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que dentro do prazo legal (15 dias), apresente a esta Casa de Leis:_x000D_
 _x000D_
 - Fotocópia dos documentos referentes aos procedimentos de compra relacionados a iluminação pública do ano de 2022, sendo: _x000D_
 1)	Requisições;_x000D_
 2)	Empenhos vinculados as requisições; _x000D_
 3)	Notas fiscais vinculados aos empenhos; _x000D_
 4)	Ordens de pagamento. _x000D_
 _x000D_
 - Planilhas de cálculo que regem o ano de 2021 até data de protocolo deste._x000D_
 * A referida planilha se trata do disposto no artigo 3º, §2º, da Lei Complementar nº. 069/2016, onde consta: _x000D_
 Art. 3º. Considera-se como custeio do serviço de iluminação pública o custo de</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6996/prot._064_req_036_informacoes_metodos_contraceptivos.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6996/prot._064_req_036_informacoes_metodos_contraceptivos.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, bem como do artigo 178 da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Aparecida Daniel e Marcio José Albertini, por meio deste, requerem a Vossa Excelência, que que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 - Quais os métodos contraceptivos disponibilizados pelo Município?_x000D_
 - Dentre eles, há a disponibilização do DIU? Se positivo, que informe a quantidade de pessoas interessadas no mesmo, a data prevista para sua colocação, o médico responsável pela implantação, bem como o critério utilizado para a escolha das mulheres beneficiadas pelo método.</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6997/prot._065_req_037_informacoes_enchentes.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6997/prot._065_req_037_informacoes_enchentes.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 - Se há monitoramento sobre a situação dos rios que passam próximos às residências no município. Em caso positivo que informem como esse monitoramento ocorre;_x000D_
 - Há locais que apresentam riscos de enchentes? Quais?_x000D_
 - Quais as medidas preventivas que o município tem realizado para evitar a ocorrência das mesmas?_x000D_
 - Quais as estratégias adotadas pelo município sobre esse assunto de suma importância?</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6998/prot._066_req_038_informacoes_licitacao_leite.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6998/prot._066_req_038_informacoes_licitacao_leite.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Qual a previsão para que o Executivo realize a aquisição de leites (fórmula infantil e suplemento alimentar) e normalize a situação da entrega aos munícipes que fazem jus?_x000D_
 •	O município possui estratégias para aquisição de leite (fórmula infantil e suplemento alimentar), enquanto o Processo Licitatório de Registro de Preços encontra-se em curso e a aquisição efetiva não ocorre, tais como: Termos aditivos em contratos anteriores pelo tempo necessário; Contratação direta; Compra por meio do Regime de Adiantamento, dentre outras? Em caso positivo que informe qu</t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6999/prot._067_req_039_informacoes_ambulancias.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6999/prot._067_req_039_informacoes_ambulancias.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Situação em que se encontram as ambulâncias do município, especificando uma a uma por meio da placa;_x000D_
 •	Há novas frotas de ambulâncias a serem entregues?_x000D_
 •	As emendas parlamentares destinadas ao município para aquisição de ambulâncias já foram utilizadas?_x000D_
 •	Há ambulâncias novas que ainda não foram colocadas em uso? Em caso positivo que explique o motivo.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7000/prot._068_req_040_informacoes_parceria_ourinhos_cancer.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7000/prot._068_req_040_informacoes_parceria_ourinhos_cancer.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Se há possibilidade do município, atrás dos meios legais, realizar parceria junto ao município de Ourinhos/SP para atendimento dos pacientes em tratamento de câncer. Justificando a possibilidade ou não.</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7001/prot._069_req_041_informacoes_soterramento.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7001/prot._069_req_041_informacoes_soterramento.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, solicitam que seja encaminhado ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública que, dentro do prazo legal (15 dias), encaminhe informações/documentos a esta Casa de Leis sobre o soterramento ocorrido no dia 16 de dezembro, no Parque do Conjunto Gonzaga, tais como:_x000D_
 _x000D_
 a)	Cópia da Ordem de Serviço;_x000D_
 b)	Nome dos funcionários envolvidos;_x000D_
 c)	Contratos dos terceirizados;_x000D_
 d)	Nome do responsável pela obra;_x000D_
 e)	Maquinários e veículos envolvidos.</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7002/prot._070_req_042_informacoes_agencia_do_trabalhador_copacol.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7002/prot._070_req_042_informacoes_agencia_do_trabalhador_copacol.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício à Agência do Trabalhador do Município de Cambará, para que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Quantidade de munícipes que foram realizar a entrevista com a empresa COPACOL;_x000D_
 •	Qual a resposta dada à empresa aos interessados?_x000D_
 •	Houve contratações? Em caso positivo que informem a quantidade.</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7003/prot._071_req_043_informacoes_cronograma_obras.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7003/prot._071_req_043_informacoes_cronograma_obras.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), encaminhe a esta Casa de Leis:_x000D_
 _x000D_
 •	Referente a Lei Municipal nº. 1.969/2021: Cronograma físico/financeiro executado (do início de cada obra até a data de protocolo deste) especificando a origem dos recursos, ou seja, recursos próprios e ou recursos oriundos de empréstimos, em valores com os devidos percentuais.</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7004/prot._073_req_044_informacoes_quadro_servidores_escolas.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7004/prot._073_req_044_informacoes_quadro_servidores_escolas.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe/encaminhe a esta Casa de Leis:_x000D_
 _x000D_
 a)	Quadro de servidores na função de serviços gerais que atuam nas Escolas Municipais e nos Centros Municipais de Educação. Carga horária diária destes servidores em cada uma das instituições de ensino que atuam._x000D_
 b)	Quantos inspetores de alunos atuam, por turno, nas escolas de grande porte da rede municipal de ensino, especificando-as._x000D_
 c)	Nos ônibus escolares municipais há monitores que acompanham os alunos? Em caso positivo que informem quantos e como atuam, já em caso negativo solicita-se que sejam tomadas providências para que haja tais profissiona</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7005/prot._074_req_045_informacoes_pontos_de_onibus.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7005/prot._074_req_045_informacoes_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Walmir Joaquim, acompanhado pelos vereadores Karen Dadona e Marcio José Albertini, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Se constam no cronograma de obras/melhorias do município: Cobertura dos pontos de ônibus, bem como, emplacamento indicativa e de advertência sobre a velocidade máxima permitida nestes locais?_x000D_
 - Em caso positivo que encaminhe a previsão para início;_x000D_
 - Em caso negativo que tomem as providências para que tais melhorias sejam realizadas com brevidade.</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7006/prot._077_req_046_informacoes_filas_exames_e_consultas.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7006/prot._077_req_046_informacoes_filas_exames_e_consultas.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº08/96 – Regimento Interno, a vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Como se encontram as filas de exames e consultas de especialistas no município, especificando:_x000D_
 - Tipo de exame ou especialidade;_x000D_
 - Número de munícipes em fila;_x000D_
 - Tempo médio de espera para realização.</t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Tetinha, Geraldinho PHN, João Mattar, Junior Olivato, Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7007/prot._079_req_047_informacoes_rocagem.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7007/prot._079_req_047_informacoes_rocagem.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº08/96 – Regimento Interno, o vereador Marcos Roberto de Oliveira, acompanhado pelos vereadores, Geraldo de Paula Dias Carvalho, João Mattar Olivato, Nelson Olivato Junior e Rogério Frutuoso requer a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 - Metragem total de área do município destinada a roçagem.</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Raffaello Frascati, Walmir da Fisioterapia</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7008/prot._080_req_048_informacoes_cooperacao_tecnica_copel.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7008/prot._080_req_048_informacoes_cooperacao_tecnica_copel.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, os vereadores Raffaello Frascati e Walmir Joaquim, os quais compõem a Comissão de Legislação, Justiça e Redação, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que, dentro do prazo legal (15 dias), informe a esta Casa de Leis, acerca do Termo de Cooperação Técnica (COPEL) nº. 4600025075 – Programa Eficiência Energética:_x000D_
 _x000D_
 •	Valor unitário das lâmpadas;_x000D_
 •	Valor do contrato com a empresa que irá realizar a substituição dessas lâmpadas;_x000D_
 •	Quais os bairros que serão atendidos;_x000D_
 •	Se já deu início à substituição e, em caso positivo, quantos pontos ainda faltam para o término do serviço.</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7009/prot._087_req_049_informacoes_banheiro_praca.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7009/prot._087_req_049_informacoes_banheiro_praca.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº08/96 – Regimento Interno, a vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Motivo de não ocorrer a divulgação devida de que há um banheiro público na Praça Doutor Miguel Dinizo.</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7010/prot._088_req_050_informacoes_hospital_municipal.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7010/prot._088_req_050_informacoes_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº08/96 – Regimento Interno, a vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Qual a previsão para que ocorra a reabertura do Hospital Municipal?_x000D_
 •	O que falta ser concluído para que o Hospital Municipal volte a funcionar?</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7011/prot._089_req_051_informacoes_partos.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7011/prot._089_req_051_informacoes_partos.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº08/96 – Regimento Interno, a vereadora Karen Dadona, acompanhada pelos vereadores Marcio José Albertini e Walmir Joaquim, requerem a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública que, dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Há previsão para que partos voltem a ocorrer no município? Em caso positivo que informem a previsão, e em caso negativo que sejam tomadas as providências devidas para que as gestantes tenham seus filhos na cidade.</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7012/prot._092_req_052_informacoes_documentos.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7012/prot._092_req_052_informacoes_documentos.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 111, inciso II, da Resolução nº 08/96 – Regimento Interno, o vereador Rogério Frutuoso, requer a Vossa Excelência, que se digne a enviar ofício ao Chefe do Executivo Municipal, senhor José Salim Haggi Neto, para que este determine ao setor competente da Administração Pública, que dentro do prazo legal (15 dias), informe a esta Casa de Leis:_x000D_
 _x000D_
 •	Quais os documentos aceitos pelos órgãos de saúde do município para realização de cadastros e atendimentos?_x000D_
 •	São aceitos documentos digitais; fotos de documentos originais ou cópias de documentos originais?_x000D_
 - Em caso negativo, que informem qual o fundamento legal em que se baseiam para que haja recusa de cada um desses tipos de documentos; _x000D_
 - Em caso positivo que informem quais os requisitos para os documentos serem aceitos.</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7023/req_53.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7023/req_53.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JOÃO MATTAR OLIVATO, SOLICITA AO PODER EXECUTIVO QUE VIABILIZE AO ORGÃO COMPETENTE INFORMAÇÕES SOBRE O CONSELHO MUNICIPAL DE SEGURANÇA PUBLICA.</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7024/req_54.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7024/req_54.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JOAO MATTAR OLIVATO, SOLICITA AO CHEFE DO EXECUTIVO, INFORMAÇÕES SOBRE O CONSELHO MUNICIPAL DA PESSOA COM DEFICIENCIA.</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
     <t>PPDL</t>
   </si>
   <si>
     <t>Proposta de Decreto Legislativo</t>
   </si>
   <si>
     <t>Concede Moção de Reconhecimento de Antiguidade ao Bar Dois Irmãos, como um dos Primeiros Bares do Município de Cambará.</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7029/proposta_de_decreto_legislativo_003_2023_titulo_de_cidadao_honorario_jonas_guimaraes.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7029/proposta_de_decreto_legislativo_003_2023_titulo_de_cidadao_honorario_jonas_guimaraes.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Cambará ao senhor Jonas Guimarães.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1980,67 +1980,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6921/prot._005_ind_001_semaforo_mestre_cuca.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6922/prot._006_ind_002_placa_caindo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6923/prot._008_ind_003_placa_proibido_estacionar_delegacia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6924/prot._009_ind_004_portal_entrada_municipio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6925/prot._013_ind_005_chamamento_publico_artes_marciais.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6926/prot._017_ind_006_melhorias_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6927/prot._018_ind_007_programa_de_incentivo_reinsercao_no_mercado_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6928/prot._021_ind_008_caps.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6929/prot._025_ind_009_projeto_ouro_da_casa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6930/prot._026_ind_010_cameras_estacao_de_tratamento_sanepar.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6931/prot._027_ind_011_recape_rua_osvaldo_cruz.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6932/prot._030_ind_012_sec._est._trabalho_executivo_carreta_do_conhecimento.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6933/prot._031_ind_013_cameras_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6934/prot._032_ind_014_requalificacao_profissional.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6935/prot._033_ind_015_elaboracao_de_curriculos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6936/prot._035_ind_016_dep._federal_nelson_padovani_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6937/prot._036_ind_017_plano_de_saude_e_seguro_de_vida_servidores.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6938/prot._037_ind_018_reducao_de_carga_horaria_filho_deficiente.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6939/prot._042_ind_019_limpeza_rua_barao_do_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6940/prot._043_ind_020_calcada_avenida_brasil.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6941/prot._045_ind_021_sanepar_limpeza_escritorio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6942/prot._047_ind_022_melhorias_samu.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6943/prot._048_ind_023_limpeza_rio_parque_alambari.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6944/prot._049_ind_024_parque_conj._sao_jose_i.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6945/prot._050_ind_025_recape_rua_antonio_luz_dias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6946/prot._051_ind_026_progressao_e_promocao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6947/prot._053_ind_027_melhorias_rua_prefeito_airton_costa_pinto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6948/prot._054_ind_028_transporte_solidario.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6949/prot._072_ind_029_projeto_bom_vizinho_e_celular_pm.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6950/prot._075_ind_030_reativacao_conselhos_municipais_de_transito_e_seguranca.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6951/prot._076_ind_031_vagas_preferenciais_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6952/prot._078_ind_032_sinalizacao_e_pintura_reparos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6953/prot._081_ind_033_torii_restauracao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6954/prot._082_ind_034_ponto_de_onibus_cobertura.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6955/prot._083_ind_035_troca_areia_campo_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6956/prot._084_ind_036_manutencao_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6957/prot._085_ind_037_placas_estacionamento_carro_e_motos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6958/prot._086_ind_038_reparo_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6959/prot._090_ind_039_bebedouro_campo_de_bocha.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6960/prot._091_ind_040_placas_cadeirantes_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7026/ind_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7027/ind_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6911/projeto_de_lei_-_01-2023_-_beneficios_e_incentivo_fiscal.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6920/projeto_de_lei_-_lc-02-2023_-_beneficios_e_incentivo_fiscal_-_me_epp.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7028/03_2023_-_autoriza_a_compra_de_imovel_-_copel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6898/pl_01_-_projeto_de_lei__-_ppa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6899/pl_02_-_projeto_de_lei__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6900/pl_03_-_projeto_de_lei_-_loa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6901/pl_04_-_altera_ppa_-_camara.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6902/pl_05_-_altera_ldo_-_camara.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6903/pl_06_-_loa_2023_-_alteracao_art._2_5_e_8.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6904/pl_07_-revisao_geral_anual_-_2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6905/pl_08_-_projeto_de_lei__-_ppa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6906/pl_09_-_projeto_de_lei__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6907/pl_10_-_projeto_de_lei_-_loa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6908/pl_11_-_projeto_de_lei__-_ppa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6909/pl_12_-_projeto_de_lei__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6910/pl_13_-_projeto_de_lei_-_loa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6913/pl_14_-_projeto_de_lei__-_ppa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6914/pl_15_-_projeto_de_lei__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6915/pl_16_-_projeto_de_lei_-_loa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6916/pl_17_-_projeto_de_lei__-_ppa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6917/pl_18_-_projeto_de_lei__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6918/pl_19_-_projeto_de_lei_-_loa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7013/pl_20_-_projeto_de_lei__-_ppa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7014/pl_21_-_projeto_de_lei__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7016/pl_23-_projeto_de_lei__-_ppa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7017/pl_24-_projeto_de_lei__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7018/pl_25_-_projeto_de_lei_-_loa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7019/pl_26_-_projeto_de_lei__-_ppa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7020/pl_27_-_projeto_de_lei__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7021/pl_28_-_projeto_de_lei_-_loa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7022/02_ploe_-_29_2023_-_cessao_de_imovel_para_uso_da_camara_municipal_versao_corrigida.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6894/projeto_de_lei_no_01_2023_-_reposicao_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6895/projeto_de_lei_no_02_2023_-_revisao_geral_anual_vereadores.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6896/projeto_de_lei_no_03_2023_-_revisao_geral_anual_prefeito_vice_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6897/projeto_de_lei_no_04_2023_-_auxilio-alimentacao_alteracao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6912/projeto_de_lei_no_05_2023_janeiro_branco.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6961/prot._001_req_001_informacoes_procon.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6962/prot._002_req_002_informacoes_reforma_casa_de_velorios_e_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6963/prot._003_req_003_informacoes_guarda_municipal_ronda_comercio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6964/prot._004_req_004_informacoes_diaria_servidores.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6965/prot._007_req_005_informacoes_marginal_br369_limpeza.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6966/prot._010_req_006_informacoes_cobrancas_executivo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6967/prot._011_req_007_informacoes_piso_salarial_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6968/prot._012_req_008_informacoes_adicional_agentes_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6969/prot._014_req_009_informacoes_limpeza_lagoa_parque_alambari_ii.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6970/prot._015_req_010_informacoes_parque_morada_do_sol.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6972/prot._019_req_012_informacoes_progressao_e_promocao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6973/prot._020_req_013_informacoes_equipe_multidisciplinar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6974/prot._022_req_014_informacoes_cisnorpi_prestadores.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6975/prot._023_req_015_informacoes_equipe_tea.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6976/prot._024_req_016_informacoes_lei_14251_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6977/prot._028_req_017_informacoes_castracoes.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6978/prot._029_req_018_informacoes_sec._estadual_de_saude_parceria_interestadual_cancer.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6979/prot._034_req_019_informacoes_proc._licitacao_sistema_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6980/prot._038_req_020_informacoes_transmissao_tv.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6982/prot._039_req_021_informacoes_fiacao_telefonica.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6981/prot._040_req_022_informacoes_autistas.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6983/prot._041_req_023_informacoes_autistas_relacao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6984/prot._044_req_024_informacoes_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6985/prot._046_req_025_informacoes_caesc.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6986/prot._052_req_026_informacoes_incentivo_acs.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6987/prot._055_req_027_informacoes_sec._mun._saude_encaminhamentos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6988/prot._056_req_028_informacoes_indicadores_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6989/prot._057_req_029_informacoes_prestacao_de_contas_fundeb.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6990/prot._058_req_030_informacoes_capacitacao_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6991/prot._059_req_031_informacoes_renovacao_de_receitas_medicas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6992/prot._060_req_032_informacoes_posto_de_saude_do_centro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6993/prot._061_req_033_informacoes_reuniao_fundeb.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6994/prot._062_req_034_informacoes_projeto_arborizacao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6995/prot._063_req_035_informacoes_cosip.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6996/prot._064_req_036_informacoes_metodos_contraceptivos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6997/prot._065_req_037_informacoes_enchentes.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6998/prot._066_req_038_informacoes_licitacao_leite.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6999/prot._067_req_039_informacoes_ambulancias.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7000/prot._068_req_040_informacoes_parceria_ourinhos_cancer.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7001/prot._069_req_041_informacoes_soterramento.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7002/prot._070_req_042_informacoes_agencia_do_trabalhador_copacol.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7003/prot._071_req_043_informacoes_cronograma_obras.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7004/prot._073_req_044_informacoes_quadro_servidores_escolas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7005/prot._074_req_045_informacoes_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7006/prot._077_req_046_informacoes_filas_exames_e_consultas.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7007/prot._079_req_047_informacoes_rocagem.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7008/prot._080_req_048_informacoes_cooperacao_tecnica_copel.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7009/prot._087_req_049_informacoes_banheiro_praca.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7010/prot._088_req_050_informacoes_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7011/prot._089_req_051_informacoes_partos.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7012/prot._092_req_052_informacoes_documentos.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7023/req_53.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7024/req_54.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7029/proposta_de_decreto_legislativo_003_2023_titulo_de_cidadao_honorario_jonas_guimaraes.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6921/prot._005_ind_001_semaforo_mestre_cuca.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6922/prot._006_ind_002_placa_caindo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6923/prot._008_ind_003_placa_proibido_estacionar_delegacia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6924/prot._009_ind_004_portal_entrada_municipio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6925/prot._013_ind_005_chamamento_publico_artes_marciais.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6926/prot._017_ind_006_melhorias_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6927/prot._018_ind_007_programa_de_incentivo_reinsercao_no_mercado_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6928/prot._021_ind_008_caps.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6929/prot._025_ind_009_projeto_ouro_da_casa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6930/prot._026_ind_010_cameras_estacao_de_tratamento_sanepar.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6931/prot._027_ind_011_recape_rua_osvaldo_cruz.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6932/prot._030_ind_012_sec._est._trabalho_executivo_carreta_do_conhecimento.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6933/prot._031_ind_013_cameras_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6934/prot._032_ind_014_requalificacao_profissional.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6935/prot._033_ind_015_elaboracao_de_curriculos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6936/prot._035_ind_016_dep._federal_nelson_padovani_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6937/prot._036_ind_017_plano_de_saude_e_seguro_de_vida_servidores.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6938/prot._037_ind_018_reducao_de_carga_horaria_filho_deficiente.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6939/prot._042_ind_019_limpeza_rua_barao_do_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6940/prot._043_ind_020_calcada_avenida_brasil.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6941/prot._045_ind_021_sanepar_limpeza_escritorio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6942/prot._047_ind_022_melhorias_samu.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6943/prot._048_ind_023_limpeza_rio_parque_alambari.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6944/prot._049_ind_024_parque_conj._sao_jose_i.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6945/prot._050_ind_025_recape_rua_antonio_luz_dias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6946/prot._051_ind_026_progressao_e_promocao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6947/prot._053_ind_027_melhorias_rua_prefeito_airton_costa_pinto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6948/prot._054_ind_028_transporte_solidario.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6949/prot._072_ind_029_projeto_bom_vizinho_e_celular_pm.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6950/prot._075_ind_030_reativacao_conselhos_municipais_de_transito_e_seguranca.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6951/prot._076_ind_031_vagas_preferenciais_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6952/prot._078_ind_032_sinalizacao_e_pintura_reparos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6953/prot._081_ind_033_torii_restauracao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6954/prot._082_ind_034_ponto_de_onibus_cobertura.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6955/prot._083_ind_035_troca_areia_campo_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6956/prot._084_ind_036_manutencao_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6957/prot._085_ind_037_placas_estacionamento_carro_e_motos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6958/prot._086_ind_038_reparo_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6959/prot._090_ind_039_bebedouro_campo_de_bocha.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6960/prot._091_ind_040_placas_cadeirantes_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7026/ind_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7027/ind_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6911/projeto_de_lei_-_01-2023_-_beneficios_e_incentivo_fiscal.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6920/projeto_de_lei_-_lc-02-2023_-_beneficios_e_incentivo_fiscal_-_me_epp.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7028/03_2023_-_autoriza_a_compra_de_imovel_-_copel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6898/pl_01_-_projeto_de_lei__-_ppa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6899/pl_02_-_projeto_de_lei__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6900/pl_03_-_projeto_de_lei_-_loa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6901/pl_04_-_altera_ppa_-_camara.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6902/pl_05_-_altera_ldo_-_camara.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6903/pl_06_-_loa_2023_-_alteracao_art._2_5_e_8.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6904/pl_07_-revisao_geral_anual_-_2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6905/pl_08_-_projeto_de_lei__-_ppa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6906/pl_09_-_projeto_de_lei__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6907/pl_10_-_projeto_de_lei_-_loa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6908/pl_11_-_projeto_de_lei__-_ppa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6909/pl_12_-_projeto_de_lei__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6910/pl_13_-_projeto_de_lei_-_loa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6913/pl_14_-_projeto_de_lei__-_ppa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6914/pl_15_-_projeto_de_lei__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6915/pl_16_-_projeto_de_lei_-_loa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6916/pl_17_-_projeto_de_lei__-_ppa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6917/pl_18_-_projeto_de_lei__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6918/pl_19_-_projeto_de_lei_-_loa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7013/pl_20_-_projeto_de_lei__-_ppa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7014/pl_21_-_projeto_de_lei__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7016/pl_23-_projeto_de_lei__-_ppa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7017/pl_24-_projeto_de_lei__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7018/pl_25_-_projeto_de_lei_-_loa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7019/pl_26_-_projeto_de_lei__-_ppa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7020/pl_27_-_projeto_de_lei__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7021/pl_28_-_projeto_de_lei_-_loa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7022/02_ploe_-_29_2023_-_cessao_de_imovel_para_uso_da_camara_municipal_versao_corrigida.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6894/projeto_de_lei_no_01_2023_-_reposicao_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6895/projeto_de_lei_no_02_2023_-_revisao_geral_anual_vereadores.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6896/projeto_de_lei_no_03_2023_-_revisao_geral_anual_prefeito_vice_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6897/projeto_de_lei_no_04_2023_-_auxilio-alimentacao_alteracao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6912/projeto_de_lei_no_05_2023_janeiro_branco.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6961/prot._001_req_001_informacoes_procon.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6962/prot._002_req_002_informacoes_reforma_casa_de_velorios_e_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6963/prot._003_req_003_informacoes_guarda_municipal_ronda_comercio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6964/prot._004_req_004_informacoes_diaria_servidores.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6965/prot._007_req_005_informacoes_marginal_br369_limpeza.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6966/prot._010_req_006_informacoes_cobrancas_executivo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6967/prot._011_req_007_informacoes_piso_salarial_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6968/prot._012_req_008_informacoes_adicional_agentes_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6969/prot._014_req_009_informacoes_limpeza_lagoa_parque_alambari_ii.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6970/prot._015_req_010_informacoes_parque_morada_do_sol.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6972/prot._019_req_012_informacoes_progressao_e_promocao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6973/prot._020_req_013_informacoes_equipe_multidisciplinar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6974/prot._022_req_014_informacoes_cisnorpi_prestadores.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6975/prot._023_req_015_informacoes_equipe_tea.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6976/prot._024_req_016_informacoes_lei_14251_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6977/prot._028_req_017_informacoes_castracoes.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6978/prot._029_req_018_informacoes_sec._estadual_de_saude_parceria_interestadual_cancer.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6979/prot._034_req_019_informacoes_proc._licitacao_sistema_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6980/prot._038_req_020_informacoes_transmissao_tv.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6982/prot._039_req_021_informacoes_fiacao_telefonica.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6981/prot._040_req_022_informacoes_autistas.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6983/prot._041_req_023_informacoes_autistas_relacao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6984/prot._044_req_024_informacoes_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6985/prot._046_req_025_informacoes_caesc.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6986/prot._052_req_026_informacoes_incentivo_acs.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6987/prot._055_req_027_informacoes_sec._mun._saude_encaminhamentos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6988/prot._056_req_028_informacoes_indicadores_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6989/prot._057_req_029_informacoes_prestacao_de_contas_fundeb.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6990/prot._058_req_030_informacoes_capacitacao_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6991/prot._059_req_031_informacoes_renovacao_de_receitas_medicas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6992/prot._060_req_032_informacoes_posto_de_saude_do_centro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6993/prot._061_req_033_informacoes_reuniao_fundeb.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6994/prot._062_req_034_informacoes_projeto_arborizacao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6995/prot._063_req_035_informacoes_cosip.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6996/prot._064_req_036_informacoes_metodos_contraceptivos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6997/prot._065_req_037_informacoes_enchentes.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6998/prot._066_req_038_informacoes_licitacao_leite.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/6999/prot._067_req_039_informacoes_ambulancias.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7000/prot._068_req_040_informacoes_parceria_ourinhos_cancer.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7001/prot._069_req_041_informacoes_soterramento.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7002/prot._070_req_042_informacoes_agencia_do_trabalhador_copacol.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7003/prot._071_req_043_informacoes_cronograma_obras.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7004/prot._073_req_044_informacoes_quadro_servidores_escolas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7005/prot._074_req_045_informacoes_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7006/prot._077_req_046_informacoes_filas_exames_e_consultas.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7007/prot._079_req_047_informacoes_rocagem.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7008/prot._080_req_048_informacoes_cooperacao_tecnica_copel.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7009/prot._087_req_049_informacoes_banheiro_praca.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7010/prot._088_req_050_informacoes_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7011/prot._089_req_051_informacoes_partos.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7012/prot._092_req_052_informacoes_documentos.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7023/req_53.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7024/req_54.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/sapl/public/materialegislativa/2023/7029/proposta_de_decreto_legislativo_003_2023_titulo_de_cidadao_honorario_jonas_guimaraes.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="82.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="157.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="156.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>