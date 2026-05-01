--- v0 (2026-01-30)
+++ v1 (2026-05-01)
@@ -54,7094 +54,7094 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jair Antonio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3373/3373_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3373/3373_texto_integral.pdf</t>
   </si>
   <si>
     <t>DPTO AGRICULTURA ESTRADAS RURAIS</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3374/3374_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3374/3374_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. INFRAESTRUTURA REPARO PONTES</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3375/3375_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3375/3375_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. INFRAESTRUTURA MELHORIAS PARQUES</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3376/3376_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3376/3376_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. INFRAESTRUTURA EXTENSÃO DE REDE</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3377/3377_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3377/3377_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO E REATIVAÇÃO PISCINA CONJUNTO IGNEZ</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3378/3378_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3378/3378_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL PARCERIAS PÚBLICO PRIVADAS</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3379/3379_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3379/3379_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL SUBSIDIO TRANSPORTE ESTUDANTES</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Gil dos Anjos</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3386/3386_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3386/3386_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA LAGOS E RIOS</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3387/3387_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3387/3387_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PRAÇA CONJ. IGNEZ PANICHI</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3388/3388_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3388/3388_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRAS RUA DR. GENARO RESENDE</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3389/3389_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3389/3389_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRA COMUNITÁRIA ENTRADA E SAÍDAS</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3390/3390_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3390/3390_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOLUME DE ÁGUA CORRIMÃO CORREGO</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3391/3391_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3391/3391_texto_integral.pdf</t>
   </si>
   <si>
     <t>CICLOVIAS</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3392/3392_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3392/3392_texto_integral.pdf</t>
   </si>
   <si>
     <t>SECRETARIA DE SEGURANÇA PÚBLICA</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3393/3393_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3393/3393_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADÃO COMÉRCIO</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3394/3394_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3394/3394_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRO DE EVENTOS</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3395/3395_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3395/3395_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUO E PONTO DE ONIBUS AVENIDA BRASIL</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Cris Liga</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3396/3396_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3396/3396_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÔNIBUS SEC. ASSISTENCIA SOCIAL</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3397/3397_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3397/3397_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. SAÚDE PRIORIDADE ZONA RURAL</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3398/3398_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3398/3398_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERCEIRIZAÇÃO ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3399/3399_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3399/3399_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND_022_CONVÊNIO_TRANSPORTE_YAZAKI</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Márcio Albertini</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3400/3400_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3400/3400_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORREÇÃO PORTAL BERGAMASCHI</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3401/3401_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3401/3401_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTE PARQUE ALAMBARI II</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3402/3402_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3402/3402_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DEFESA CIVIL</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3403/3403_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3403/3403_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORREÇÃO REDE DE ENERGIA YOKI</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3404/3404_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3404/3404_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS CEMITERIO</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3405/3405_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3405/3405_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. ESPORTES REFORMA GINÁSIO DE ESPORTES</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3406/3406_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3406/3406_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. MAURO MORAES AMBULANCIA DEFESA CIVIL</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3407/3407_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3407/3407_texto_integral.pdf</t>
   </si>
   <si>
     <t>IDENTIFICAÇÃO SERVIDORES SAÚDE</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3408/3408_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3408/3408_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARQUE INFANTIL</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3410/3410_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3410/3410_texto_integral.pdf</t>
   </si>
   <si>
     <t>EQUIPARAÇÃO SALARIAL CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3411/3411_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3411/3411_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARRO FÚNEBRE</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3412/3412_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3412/3412_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÔNIBUS CIRCULAR</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3413/3413_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3413/3413_texto_integral.pdf</t>
   </si>
   <si>
     <t>BANHEIRO PRAÇA</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3414/3414_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3414/3414_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CUSTEIO MEDICINA</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3415/3415_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3415/3415_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVÊNIO CASA DE APOIO</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Gil dos Anjos, Márcio Albertini</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3416/3416_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3416/3416_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA VILA OLÍMPICA</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3417/3417_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3417/3417_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE ROÇAGEM</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3418/3418_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3418/3418_texto_integral.pdf</t>
   </si>
   <si>
     <t>FARMÁCIA MUNICIPAL PRONTO SOCORRO</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3419/3419_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3419/3419_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCON</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3420/3420_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3420/3420_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO VETERINARIO</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3421/3421_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3421/3421_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUARITA IGNEZ PANICHI</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3422/3422_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3422/3422_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3423/3423_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3423/3423_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3424/3424_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3424/3424_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA RIO ALAMBARI</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3425/3425_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3425/3425_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADAS PRAÇA SÃO JOSÉ</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Gil dos Anjos, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3426/3426_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3426/3426_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISTRIBUIÇÃO LANCHE SAÚDE</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3427/3427_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3427/3427_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA CALÇADA RUA MINAS GERAIS</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3428/3428_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3428/3428_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA PRAÇA E LINHA FERREA</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3429/3429_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3429/3429_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO CONJ. SÃO FRANCISCO</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3430/3430_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3430/3430_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO POÇOS ARTESIANOS</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3431/3431_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3431/3431_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. SAÚDE VEÍCULOS SAÚDE</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3456/3456_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3456/3456_texto_integral.pdf</t>
   </si>
   <si>
     <t>SISTEMA DE RADIO AMADOR E GPS - VEÍCULOS</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Gil dos Anjos, Márcio Albertini, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3457/3457_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3457/3457_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO DE SAÚDE</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3458/3458_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3458/3458_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEILÃO VEÍCULOS SUCATEADOS</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Cris Liga, Angelo Raia (Zoinho), Jair Antonio da Silva, Tetinha</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3459/3459_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3459/3459_texto_integral.pdf</t>
   </si>
   <si>
     <t>MINISTÉRIO DO TRABALHO</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3460/3460_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3460/3460_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETORNO MAQUINÁRIOS AGRÍCOLAS</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3461/3461_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3461/3461_texto_integral.pdf</t>
   </si>
   <si>
     <t>ONG ANIMAIS</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3462/3462_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3462/3462_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRO DE CONVIVÊNCIA DO IDOSO</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3463/3463_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3463/3463_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE SOLIDÁRIO</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3464/3464_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3464/3464_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIRETOR DE INFRAESTRUTURA ACADEMIA 3ª IDADE</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Rogérinho do Karatê, Cris Liga</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3465/3465_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3465/3465_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIRETOR DE INFRAESTRUTURA - CORTE DE GRAMA</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3466/3466_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3466/3466_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIRETOR DE INFRAESTRUTURA - ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3467/3467_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3467/3467_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIRETOR DE INFRAESTRUTURA - REPARO BUEIROS</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3468/3468_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3468/3468_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROTOCOLO ILUMINAÇÃO</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3469/3469_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3469/3469_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPLACAMENTO CONJUNTO IRMA PAULINA</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3470/3470_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3470/3470_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PARQUE ALAMBARI</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3471/3471_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3471/3471_texto_integral.pdf</t>
   </si>
   <si>
     <t>GRADE BOCA DE LOBO</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3472/3472_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3472/3472_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓDIGO DE POSTURA</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3476/3476_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3476/3476_texto_integral.pdf</t>
   </si>
   <si>
     <t>SISTEMA DE ENSINO - SESI</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3477/3477_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3477/3477_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTE INFLACIONÁRIO</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3478/3478_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3478/3478_texto_integral.pdf</t>
   </si>
   <si>
     <t>READEQUAÇÃO RODOVIARIA SERVIDOR FISCAL</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3479/3479_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3479/3479_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. EDUCAÇÃO APLICAÇÃO PL</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3480/3480_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3480/3480_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. INFRAESTRUTURA CORREÇÃO ASFALTICA</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3481/3481_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3481/3481_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASA DE VELÓRIOS_CEMITÉRIO</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3482/3482_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3482/3482_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. INFRAESTRUTURA AGUA CONJ CRIVARI</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3483/3483_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3483/3483_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRO DIA</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3492/3492_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3492/3492_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRO DE REABILITAÇÃO DEFICIENTES</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3493/3493_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3493/3493_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTENA TV</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3494/3494_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3494/3494_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA POSTO DE SAÚDE</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Raffaello Frascati</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3495/3495_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3495/3495_texto_integral.pdf</t>
   </si>
   <si>
     <t>BEBEDOURO PARQUE ALAMBARI</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3496/3496_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3496/3496_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3497/3497_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3497/3497_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPEDRAMENTO MATÃO DO PAPA</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3498/3498_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3498/3498_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E QUEBRA MOLAS - CONJ SÃO FRANCISCO</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3499/3499_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3499/3499_texto_integral.pdf</t>
   </si>
   <si>
     <t>GALERIAS RUA OSVALDO CRUZ</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3500/3500_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3500/3500_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTENÇÃO DE ÁGUA RUA OLÍMPIO CRIVARI</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3501/3501_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3501/3501_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRO DE CONVIVÊNCIA DA CRIANÇA E DO ADOLESCENTE</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3502/3502_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3502/3502_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS TIRO DE GUERRA</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3503/3503_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3503/3503_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. SAÚDE - TENDA ITINERANTE</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3504/3504_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3504/3504_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO  DER - TREVOS</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3505/3505_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3505/3505_texto_integral.pdf</t>
   </si>
   <si>
     <t>GALERIAS E MEIO FIO_GONZAGA</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3506/3506_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3506/3506_texto_integral.pdf</t>
   </si>
   <si>
     <t>REUNIÃO EXECUTIVA</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3507/3507_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3507/3507_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA ESCOLA IGNEZ PANICHI</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Márcio Albertini, Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3508/3508_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3508/3508_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTE PARQUE ALAMBARI II E PORTAL BERGAMASCHI</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3509/3509_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3509/3509_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO ECONORTE GALERIAS PONTILHÃO</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3510/3510_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3510/3510_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE REARBORIZAÇÃO MUNICIPAL</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3511/3511_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3511/3511_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUTRAN MÃO ÚNICA</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3512/3512_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3512/3512_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO ESTAÇÃO FERROVIÁRIA</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Angelo Raia (Zoinho), Gil dos Anjos, Tetinha, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3513/3513_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3513/3513_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASA ZELADOR ESCOLA LUCY REQUIÃO</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3514/3514_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3514/3514_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. ESPORTES VALOR GINÁSIO DE ESPORTES</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3515/3515_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3515/3515_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPEDRAMENTO ZONA RURAL SÃO TOMÉ</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3516/3516_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3516/3516_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO CONJ IRMÃ PAULINA</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3517/3517_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3517/3517_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORE</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3518/3518_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3518/3518_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE PROFESSORES</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3519/3519_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3519/3519_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRAZO ALVARÁ</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3523/3523_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3523/3523_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGENDAMENTO POSTOS DE SAÚDE</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Gil dos Anjos, Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3524/3524_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3524/3524_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANEPAR PROJETO FUNDO AZUL</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3525/3525_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3525/3525_texto_integral.pdf</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Angelo Raia (Zoinho), Tetinha</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3526/3526_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3526/3526_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASA ZELADOR ESCOLA IGNEZ PANICHI</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3527/3527_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3527/3527_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO ECONORTE EMPOSSAMENTO ASSOCIAÇÃO DA YOKI</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3528/3528_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3528/3528_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E TAPA BURACOS</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Gil dos Anjos, Angelo Raia (Zoinho), Tetinha</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3539/3539_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3539/3539_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADA E ESTACIONAMENTO ESC IGNEZ PANICHI</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3540/3540_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3540/3540_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPOSIÇÃO DE REGIME</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3541/3541_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3541/3541_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPEL REPAROS RUA JOÃO GNASPINI</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3542/3542_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3542/3542_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPEL TROCA DE CABOS COMPACTOS</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3543/3543_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3543/3543_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRO COMUNITÁRIO CONJ SÃO FRANCISCO</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Rogérinho do Karatê, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3544/3544_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3544/3544_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. INDUSTRIA E COMÉRCIO</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3545/3545_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3545/3545_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS ASFALTO RUA JOAO MANOEL DOS SANTOS</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3546/3546_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3546/3546_texto_integral.pdf</t>
   </si>
   <si>
     <t>BOCAS DE LOBO RUA MINAS GERAIS</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3547/3547_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3547/3547_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARQUE INFANTIL E ACADEMIA POPULAR NOVA</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3548/3548_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3548/3548_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA RUA ORLANDO TINELLI</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3549/3549_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3549/3549_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRAIA ARTIFICIAL PARQUE ALAMBARI II</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3550/3550_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3550/3550_texto_integral.pdf</t>
   </si>
   <si>
     <t>GALERIAS E MANILHA CONJ. NOVA CAMBARÁ</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3558/3558_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3558/3558_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIOS RECURSOS</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3559/3559_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3559/3559_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS DEP. LUIZ CARLOS MARTINS RECURSOS</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3560/3560_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3560/3560_texto_integral.pdf</t>
   </si>
   <si>
     <t>CIDADE DIGITAL</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3561/3561_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3561/3561_texto_integral.pdf</t>
   </si>
   <si>
     <t>GALERIAS PLUVIAIS JARDIM SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3562/3562_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3562/3562_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO PONTE JARDIM SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3563/3563_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3563/3563_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA TERRENOS E CANTEIROS</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3564/3564_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3564/3564_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORREÇÃO ASFALTICA BR369</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3565/3565_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3565/3565_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVENIO RECICLAM</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3566/3566_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3566/3566_texto_integral.pdf</t>
   </si>
   <si>
     <t>RONDA GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Tetinha</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3569/3569_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3569/3569_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE COMPARECIMENTO</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3570/3570_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3570/3570_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORTE DE GRAMA</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3571/3571_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3571/3571_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA 3 IDADE CONJ IGNEZ PANICHI</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3572/3572_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3572/3572_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSELHO MUNICIPAL DO MEIO AMBIENTE</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3578/3578_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3578/3578_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMERAS SAÚDE</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3579/3579_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3579/3579_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS ASFALTICOS</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3580/3580_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3580/3580_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. INFRAESTRUTURA ACADEMIAS E PARQUES INFANTIS</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3581/3581_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3581/3581_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS LAGOA CONJUNTO GONZAGA</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3582/3582_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3582/3582_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. INFRAESTRUTURA ALAMBRADO CONJ. IGNEZ PANICHI</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3583/3583_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3583/3583_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS TORRE DE TRANSMISSÃO</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3584/3584_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3584/3584_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA ENTRADA CEMITÉRIO</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3585/3585_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3585/3585_texto_integral.pdf</t>
   </si>
   <si>
     <t>CADASTROS SAÚDE</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Tetinha, Angelo Raia (Zoinho), Cris Liga, Jair Antonio da Silva, Raffaello Frascati, Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3600/3600_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3600/3600_texto_integral.docx</t>
   </si>
   <si>
     <t>AUMENTO SALARIAL OU REAJUSTE REAL</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3601/3601_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3601/3601_texto_integral.docx</t>
   </si>
   <si>
     <t>UNIFORMES REFLETIVOS</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3602/3602_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3602/3602_texto_integral.docx</t>
   </si>
   <si>
     <t>INFILTRAÇÕES RODOVIÁRIA</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3603/3603_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3603/3603_texto_integral.docx</t>
   </si>
   <si>
     <t>CIRCULAR</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Walcir Joaquim, Cris Liga, Gil dos Anjos, Márcio Albertini</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3604/3604_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3604/3604_texto_integral.docx</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO PARQUES E MORRO DO CRISTO</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3605/3605_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3605/3605_texto_integral.docx</t>
   </si>
   <si>
     <t>ÔNIBUS JOVEM APRENDIZ</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3606/3606_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3606/3606_texto_integral.docx</t>
   </si>
   <si>
     <t>REVISÃO_DATA BASE</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3607/3607_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3607/3607_texto_integral.docx</t>
   </si>
   <si>
     <t>LAVAR RUAS PARALELAS AVENIDA</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Tetinha, Angelo Raia (Zoinho)</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3608/3608_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3608/3608_texto_integral.docx</t>
   </si>
   <si>
     <t>SEAB MICROBACIAS</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3609/3609_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3609/3609_texto_integral.docx</t>
   </si>
   <si>
     <t>OFÍCIO DEPUTADO VIATURA</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Walcir Joaquim, Angelo Raia (Zoinho), Cris Liga, Gil dos Anjos, Jair Antonio da Silva, Márcio Albertini, Raffaello Frascati, Rogérinho do Karatê, Tetinha</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3610/3610_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3610/3610_texto_integral.docx</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3611/3611_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3611/3611_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERAÇÃO 123 - SEC. INDUSTRIA E COMÉRCIO</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3612/3612_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3612/3612_texto_integral.docx</t>
   </si>
   <si>
     <t>INFRAESTRUTURA DISTRITO INDUSTRIAL</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3613/3613_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3613/3613_texto_integral.docx</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL PEDRO LUPION ACADEMIA TERCEIRA IDADE</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3614/3614_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3614/3614_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERAÇÃO 047 LOMBADAS PRAÇA_SÃO JOSÉ</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3615/3615_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3615/3615_texto_integral.docx</t>
   </si>
   <si>
     <t>MELHORIAS ESCOLA MUN. IGNEZ PANICHI</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3616/3616_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3616/3616_texto_integral.docx</t>
   </si>
   <si>
     <t>REAJUSTE VALE ALIMENTAÇÃO</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3617/3617_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3617/3617_texto_integral.docx</t>
   </si>
   <si>
     <t>PARCELAMENTO IPTU</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3618/3618_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3618/3618_texto_integral.docx</t>
   </si>
   <si>
     <t>RECAPE RODOVIA DO TRABALHADOR</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3619/3619_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3619/3619_texto_integral.docx</t>
   </si>
   <si>
     <t>IMPRENSA OFICIAL ELETRÔNICA</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3620/3620_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3620/3620_texto_integral.docx</t>
   </si>
   <si>
     <t>REPAROS POÇOS ARTESIANOS</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3621/3621_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3621/3621_texto_integral.docx</t>
   </si>
   <si>
     <t>LÂMPADA BAIRRO LAZER</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3622/3622_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3622/3622_texto_integral.docx</t>
   </si>
   <si>
     <t>LIMPEZA RUA KAZUMA SAKAMOTO</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3623/3623_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3623/3623_texto_integral.docx</t>
   </si>
   <si>
     <t>LIMPEZA MORRO BERGAMASCHI</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3624/3624_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3624/3624_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERAÇÃO 012 LIXEIRA COMUNITÁRIA ENTRADA E SAÍDAS</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3625/3625_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3625/3625_texto_integral.docx</t>
   </si>
   <si>
     <t>BOCA DE LOBO CORREÇÃO ASFALTICA RUA JOSE AGNELLO CORREIA DE CASTRO</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3626/3626_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3626/3626_texto_integral.docx</t>
   </si>
   <si>
     <t>REATIVAÇÃO HOSPITAL MUNICIPAL</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3627/3627_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3627/3627_texto_integral.docx</t>
   </si>
   <si>
     <t>ABERTURA FARMACIA MUNICIPAL</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3628/3628_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3628/3628_texto_integral.docx</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO PARQUES</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3629/3629_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3629/3629_texto_integral.docx</t>
   </si>
   <si>
     <t>GUARDA MUNICIPAL - NECESSIDADES</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Gil dos Anjos, Cris Liga, Márcio Albertini, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3630/3630_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3630/3630_texto_integral.docx</t>
   </si>
   <si>
     <t>REVISÃO IPTU</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3631/3631_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3631/3631_texto_integral.docx</t>
   </si>
   <si>
     <t>QUEBRA MOLAS AVENIDA AIRTON SENNA</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3632/3632_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3632/3632_texto_integral.docx</t>
   </si>
   <si>
     <t>SEGURO VEÍCULOS</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3633/3633_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3633/3633_texto_integral.docx</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE CONJ VOTORANTIM</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3634/3634_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3634/3634_texto_integral.docx</t>
   </si>
   <si>
     <t>GALERIAS-CONJ SÃO FRANCISCO E POPULAR NOVA</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3635/3635_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3635/3635_texto_integral.docx</t>
   </si>
   <si>
     <t>TAPA BURACOS E GALERIAS CONJ LAZER E NOVA AMÉRICA</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3636/3636_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3636/3636_texto_integral.docx</t>
   </si>
   <si>
     <t>PATRULHA RURAL</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3637/3637_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3637/3637_texto_integral.docx</t>
   </si>
   <si>
     <t>LOMBADA E BOCA DE LOBO JARDIM SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3638/3638_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3638/3638_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERAÇÃO 026 CORREÇÃO REDE DE ENERGIA YOKI</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Tetinha, Angelo Raia (Zoinho), Jair Antonio da Silva, Raffaello Frascati, Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3639/3639_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3639/3639_texto_integral.docx</t>
   </si>
   <si>
     <t>AUXILIO FUNERAL</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3640/3640_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3640/3640_texto_integral.docx</t>
   </si>
   <si>
     <t>REAJUSTE E VALE-ALIMENTAÇÃO CÂMARA</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3641/3641_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3641/3641_texto_integral.docx</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3642/3642_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3642/3642_texto_integral.docx</t>
   </si>
   <si>
     <t>EQUOTERAPIA APAE</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3643/3643_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3643/3643_texto_integral.docx</t>
   </si>
   <si>
     <t>TELA DE PROTEÇÃO CONJ SÃO FRANCISCO</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3644/3644_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3644/3644_texto_integral.docx</t>
   </si>
   <si>
     <t>SEC. ESPORTES PISTA DE SKATE</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3645/3645_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3645/3645_texto_integral.docx</t>
   </si>
   <si>
     <t>SEC. SAÚDE CONVÊNIO HOSPITAL DO CÂNCER</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3646/3646_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3646/3646_texto_integral.docx</t>
   </si>
   <si>
     <t>SEC. SAÚDE CIRURGIAS PEQUENO PORTE</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3647/3647_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3647/3647_texto_integral.docx</t>
   </si>
   <si>
     <t>SEC. INFRAESTRUTURA LIMPEZA BAIRRO ESTAÇÃO</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/</t>
+    <t>http://sapl.cambara.pr.leg.br/media/</t>
   </si>
   <si>
     <t>SEC. INFRAESTRUTURA PISTA DE CAMINHADA CONJ SÃO FRANCISCO</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3649/3649_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3649/3649_texto_integral.docx</t>
   </si>
   <si>
     <t>SEC. AGRICULTURA PLANTIO DE ARVORES CORREGO DO CURTUME</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3650/3650_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3650/3650_texto_integral.docx</t>
   </si>
   <si>
     <t>MELHORIAS GINÁSIO DE ESPORTES</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3651/3651_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3651/3651_texto_integral.docx</t>
   </si>
   <si>
     <t>PL TRANSPORTE TRABALHADORES</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Angelo Raia (Zoinho)</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3652/3652_texto_integral.docx</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3652/3652_texto_integral.docx</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL COBRA REPORTER VEÍCULOS</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3654/3654_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3654/3654_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL PEDRO LUPION VEÍCULOS</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3655/3655_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3655/3655_texto_integral.pdf</t>
   </si>
   <si>
     <t>ONIBUS TRANSPORTE UNIVERSITARIO</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3656/3656_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3656/3656_texto_integral.pdf</t>
   </si>
   <si>
     <t>CURSOS DE CAPACITAÇÃO_PROGRESSÃO</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3657/3657_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3657/3657_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. JOÃO ARRUDA_EMENDA_ILUMINAÇÃO</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>DEP. REQUIAO FILHO EMENDA ILUMINAÇÃO</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3659/3659_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3659/3659_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. ALEXANDRE CURI EMENDA ILUMINAÇÃO</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3660/3660_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3660/3660_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. INFRAESTRUTURA_GRADES_GALERIAS</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3661/3661_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3661/3661_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO VETERINARIO_ZOONOSES</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3662/3662_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3662/3662_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALBERGUE</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3663/3663_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3663/3663_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCON REAJUSTE</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3664/3664_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3664/3664_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 163 INFRAESTRUTURA DISTRITO INDUSTRIAL</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3665/3665_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3665/3665_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL GUTO SILVA VEÍCULOS</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3666/3666_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3666/3666_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL GUTO SILVA OLEO DIESEL</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3667/3667_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3667/3667_texto_integral.pdf</t>
   </si>
   <si>
     <t>DUODECIMO GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3668/3668_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3668/3668_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO SAMU</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3669/3669_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3669/3669_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO CASA DE VELÓRIOS</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Gil dos Anjos, Márcio Albertini, Raffaello Frascati, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3672/3672_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3672/3672_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRO DE RECUPERAÇÃO DE DEPENDENTES QUIMICOS</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3673/3673_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3673/3673_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA-MOLAS E PLACAS ESCOLAS</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Gil dos Anjos, Cris Liga, Márcio Albertini, Raffaello Frascati, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3674/3674_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3674/3674_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENUMERAÇÃO PNEUS</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3675/3675_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3675/3675_texto_integral.pdf</t>
   </si>
   <si>
     <t>FARMACIA 24H</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3676/3676_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3676/3676_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORRE DE INTERNET ZONA RURAL</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3677/3677_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3677/3677_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DATA BASE</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3678/3678_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3678/3678_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CORTE SANEPAR E COPEL</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Tetinha, Gil dos Anjos</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3679/3679_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3679/3679_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI TEMPO MÁXIMO EM FILAS</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3682/3682_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3682/3682_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO TELA DE PROTEÇÃO CONJ SÃO FRANCISCO</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3683/3683_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3683/3683_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO POPULAR NOVA</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3684/3684_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3684/3684_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPTAÇÃO DE ÁGUA RUA OSVALDO CRUZ</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3685/3685_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3685/3685_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANILHAMENTO_ESCOLA MUNICIPAL IGNEZ PANICHI</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3686/3686_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3686/3686_texto_integral.pdf</t>
   </si>
   <si>
     <t>BOCAS DE LOBO RUA CANDIDO CALZADO</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3687/3687_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3687/3687_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS MORADA DO SOL</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3688/3688_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3688/3688_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPRESA DE RECICLAGEM</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3689/3689_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3689/3689_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABAIXO ASSINADO DR MANO</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3690/3690_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3690/3690_texto_integral.pdf</t>
   </si>
   <si>
     <t>EPI GARI</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3691/3691_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3691/3691_texto_integral.pdf</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3692/3692_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3692/3692_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PRAÇA ESTAÇÃO</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3693/3693_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3693/3693_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA LAGOAS</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3694/3694_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3694/3694_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELA DE PROTEÇÃO CAESC</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3695/3695_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3695/3695_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DEPUTADO</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3696/3696_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3696/3696_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO PARQUE ALAMBARI I</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3712/3712_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3712/3712_texto_integral.pdf</t>
   </si>
   <si>
     <t>MP REAJUSTE SANEPAR</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3713/3713_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3713/3713_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPLACAMENTO JARDIM VITORIA CRIVARI</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3714/3714_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3714/3714_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA RUA ANTONIO BERTINATTI</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3715/3715_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3715/3715_texto_integral.pdf</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3716/3716_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3716/3716_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO FACULDADE</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3717/3717_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3717/3717_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO CAMPO JARDIM NOVA AMÉRICA</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3718/3718_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3718/3718_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO QUADRA PRAÇA POPULAR NOVA</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3719/3719_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3719/3719_texto_integral.pdf</t>
   </si>
   <si>
     <t>AREA DE LAZER CONJ. SÃO JOSÉ II</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3720/3720_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3720/3720_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA CAMPO QUADRA CONJ. IGNEZ PANICHI</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3721/3721_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3721/3721_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS ASFALTO RUA 21 DE OUTUBRO</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3722/3722_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3722/3722_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO CAMPO CONJ SÃO FRANCISCO</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3723/3723_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3723/3723_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA CAMPO ESC. PROFISSIONALIZANTE</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3724/3724_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3724/3724_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA PARQUE GONZAGA</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3725/3725_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3725/3725_texto_integral.pdf</t>
   </si>
   <si>
     <t>DUALIDADE ESCOLA CAROLINA LUPION</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3726/3726_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3726/3726_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRAÇA JARDIM PRIMAVERA</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3727/3727_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3727/3727_texto_integral.pdf</t>
   </si>
   <si>
     <t>IPTU ISENÇÃO CASAS POPULARES</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3728/3728_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3728/3728_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL COBRA REPORTER EMENDA REFORMA DEFESA CIVIL</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3729/3729_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3729/3729_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL COBRA REPORTER AMBULÂNCIA DEFESA CIVIL</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3730/3730_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3730/3730_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA 3ª IDADE R. MONS JOÃO BELCHIOR</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3731/3731_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3731/3731_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRONTUÁRIO ELETRÔNICO DA FROTA</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3732/3732_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3732/3732_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO TAXAS</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3737/3737_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3737/3737_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEDU EMENDAS</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3738/3738_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3738/3738_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 123 E 162 - SEC. INDUSTRIA E COMÉRCIO</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Márcio Albertini, Cris Liga, Gil dos Anjos, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3739/3739_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3739/3739_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORREÇÃO ASFALTICA ZONA RURAL</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3740/3740_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3740/3740_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 104 REVITALIZAÇÃO ESTAÇÃO FERROVIÁRIA</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3741/3741_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3741/3741_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 027 MELHORIAS CEMITERIO</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3742/3742_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3742/3742_texto_integral.pdf</t>
   </si>
   <si>
     <t>BOCAS DE LOBO E QUEBRA MOLAS RUA MINAS GERAIS</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3743/3743_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3743/3743_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 161 GALERIAS PLUVIAIS JARDIM SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3744/3744_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3744/3744_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND_279_LIXEIRA COLETIVA</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3745/3745_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3745/3745_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 102 PROJETO DE REARBORIZAÇÃO MUNICIPAL</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Gil dos Anjos, Angelo Raia (Zoinho)</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3746/3746_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3746/3746_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSIDIO TRABALHADORES</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3747/3747_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3747/3747_texto_integral.pdf</t>
   </si>
   <si>
     <t>GOVERNO DO ESTADO EMULSÃO ASFALTICA</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3748/3748_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3748/3748_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 094 SEC. SAÚDE TENDA ITINERANTE</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3757/3757_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3757/3757_texto_integral.pdf</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3758/3758_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3758/3758_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO ANTIGO PREDIO PREFEITURA</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3759/3759_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3759/3759_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 234 PROJETO DE LEI CORTE SANEPAR E COPEL</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3760/3760_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3760/3760_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 235 PROJETO DE LEI TEMPO MÁXIMO EM FILAS</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3761/3761_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3761/3761_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 191 AUXILIO FUNERAL</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3762/3762_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3762/3762_texto_integral.pdf</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3763/3763_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3763/3763_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALIZAÇÃO BAIRRO ESTAÇÃO</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3764/3764_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3764/3764_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA MOLAS RUA ALAMBARI</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3765/3765_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3765/3765_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPUTADORES ESPAÇO CULTURAL</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3766/3766_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3766/3766_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATIVIDADES RECREATIVAS CRIANÇAS</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3767/3767_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3767/3767_texto_integral.pdf</t>
   </si>
   <si>
     <t>AULAS ESPAÇO CULTURAL</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3768/3768_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3768/3768_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. INFRAESTRUTURA RECAPEAMENTO</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3773/3773_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3773/3773_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANIL MUNICIPAL</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Tetinha, Raffaello Frascati</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3774/3774_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3774/3774_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA-MOLAS PARQUE</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3775/3775_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3775/3775_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO DE SAÚDE E VALE ALIMENTAÇÃO</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3776/3776_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3776/3776_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISAO COSIP</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>ILUMINAÇÃO RUA ANTONIO LUZ DIAS</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3778/3778_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3778/3778_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO RUA JOÃO CARULA</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3779/3779_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3779/3779_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PARQUE GONZAGA</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3780/3780_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3780/3780_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS ACELERAR</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3781/3781_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3781/3781_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA 3ª IDADE</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3782/3782_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3782/3782_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS CALÇADA VOTORANTIM</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3783/3783_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3783/3783_texto_integral.pdf</t>
   </si>
   <si>
     <t>PISTA DE SKATE</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Rogérinho do Karatê, Angelo Raia (Zoinho), Cris Liga, Jair Antonio da Silva, Raffaello Frascati, Tetinha</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3784/3784_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3784/3784_texto_integral.pdf</t>
   </si>
   <si>
     <t>DUODÉCIMO CÂMARA</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3785/3785_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3785/3785_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA DATA BASE E REAJUSTE</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3786/3786_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3786/3786_texto_integral.pdf</t>
   </si>
   <si>
     <t>MÃO DUPLA</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3787/3787_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3787/3787_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL COBRA REPORTER KOMBI DIVINA PROVIDENCIA</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>Angelo Raia (Zoinho), Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3792/3792_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3792/3792_texto_integral.pdf</t>
   </si>
   <si>
     <t>AREA DE LAZER CONJUNTO IRMÃ PAULINA</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3793/3793_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3793/3793_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTE PARQUE ALAMBARI</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3794/3794_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3794/3794_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO DIAGONAL</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3796/3796_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3796/3796_texto_integral.pdf</t>
   </si>
   <si>
     <t>CURSOS GARIS</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3797/3797_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3797/3797_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 244 EPI GARI</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3798/3798_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3798/3798_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALCEU VEZOZZO BANHEIRO PRAÇA</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3799/3799_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3799/3799_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DESFILE</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3800/3800_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3800/3800_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTE INATIVOS COMISSIONADOS E PROFESSORES</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3812/3812_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3812/3812_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEDU PROGRAMA MEU CAMPINHO</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3813/3813_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3813/3813_texto_integral.pdf</t>
   </si>
   <si>
     <t>URBANIZAÇÃO DE CANTEIRO CONJ IGNEZ PANICHI</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Gil dos Anjos, Angelo Raia (Zoinho), Márcio Albertini, Tetinha, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3814/3814_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3814/3814_texto_integral.pdf</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3815/3815_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3815/3815_texto_integral.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO GUARDA MIRIM</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3816/3816_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3816/3816_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO FEDERAL OSMAL BERTOLDI AMBULÂNCIA</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3817/3817_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3817/3817_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 085 BEBEDOURO PARQUE ALAMBARI</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3818/3818_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3818/3818_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 166 MELHORIAS ESCOLA MUN. IGNEZ PANICHI</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3819/3819_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3819/3819_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 210 RECAPEAMENTO ASFALTICO RUA JOÃO MISCHIATTI</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3820/3820_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3820/3820_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 238 CAPTAÇÃO DE ÁGUA RUA OSVALDO CRUZ</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3821/3821_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3821/3821_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 240 BOCAS DE LOBO RUA CANDIDO CALZADO</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3822/3822_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3822/3822_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 252 EMPLACAMENTO JARDIM VITORIA CRIVARI</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3823/3823_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3823/3823_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 277 BOCAS DE LOBO E QUEBRA MOLAS RUA MINAS GERAIS</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3824/3824_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3824/3824_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE PL DOS ESTUDANTES</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3825/3825_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3825/3825_texto_integral.pdf</t>
   </si>
   <si>
     <t>DUODECIMO APAE</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3826/3826_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3826/3826_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA PEDESTRE</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3827/3827_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3827/3827_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA MOLAS</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3828/3828_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3828/3828_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA-MOLAS AVENIDA ANTÔNIO CASQUEL</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3829/3829_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3829/3829_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESGOTO E LIMPEZA PARQUE GONZAGA</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3830/3830_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3830/3830_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAÇAMBA BAIRROS</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3831/3831_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3831/3831_texto_integral.pdf</t>
   </si>
   <si>
     <t>BANHEIRO MÓDULO GM PRAÇA</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3832/3832_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3832/3832_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. SAÚDE FARMÁCIA MUNICIPAL</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3833/3833_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3833/3833_texto_integral.pdf</t>
   </si>
   <si>
     <t>POÇO ARTESIANO CONJ IGNEZ PANICHI</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3834/3834_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3834/3834_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA MEU CAMPINHO CONJ. IGNEZ PANICHI</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3835/3835_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3835/3835_texto_integral.pdf</t>
   </si>
   <si>
     <t>GALERIAS DE AGUA JARDIM NOVA AMÉRICA</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3836/3836_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3836/3836_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS BAIRRO AGUA DOS COQUEIROS</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3837/3837_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3837/3837_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA 3ª IDADE CONJ. LAZER</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3838/3838_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3838/3838_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORTAL NOMENCLATURA BAIRROS</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3839/3839_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3839/3839_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURAS HORIZONTAIS</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3840/3840_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3840/3840_texto_integral.pdf</t>
   </si>
   <si>
     <t>ECONORTE QUEBRA-MOLAS BR369</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3841/3841_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3841/3841_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS RECICLAM</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3842/3842_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3842/3842_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. FEDERAL NELSON PADOVANI MICROBACIAS</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3843/3843_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3843/3843_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIBERAÇÃO CONJUNTOS</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3844/3844_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3844/3844_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 276 REITERAÇÃO 027 MELHORIAS CEMITÉRIO</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3845/3845_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3845/3845_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEIO-FIO RUA JOÃO MISCHIATTI</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3846/3846_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3846/3846_texto_integral.pdf</t>
   </si>
   <si>
     <t>AVENIDA RUA JOÃO MISCHIATTI</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>Walcir Joaquim, Gil dos Anjos, Márcio Albertini</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3847/3847_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3847/3847_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 226 MANUTENÇÃO SAMU</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3850/3850_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3850/3850_texto_integral.pdf</t>
   </si>
   <si>
     <t>SISTEMA GPS AGRÍCOLA</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3851/3851_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3851/3851_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISIOTERAPEUTA POSTO DE SAÚDE</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3852/3852_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3852/3852_texto_integral.pdf</t>
   </si>
   <si>
     <t>GOVERNO DO ESTADO EMENDA RECAPE</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3853/3853_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3853/3853_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASA CIVIL EMENDA POSTO DE SAÚDE</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3854/3854_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3854/3854_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. SAÚDE PRONTO SOCORRO</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>Rogérinho do Karatê, Angelo Raia (Zoinho)</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3855/3855_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3855/3855_texto_integral.pdf</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3856/3856_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3856/3856_texto_integral.pdf</t>
   </si>
   <si>
     <t>POÇO ARTESIANO CONJ IRMA PAULINA</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3857/3857_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3857/3857_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 311 AREA DE LAZER CONJUNTO IRMÃ PAULINA</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>Raffaello Frascati, Tetinha</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3858/3858_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3858/3858_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. ESTADUAL SAÚDE ITENS SAÚDE</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3859/3859_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3859/3859_texto_integral.pdf</t>
   </si>
   <si>
     <t>UPA CONJ IGNEZ PANICHI</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3860/3860_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3860/3860_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 181 REVISÃO IPTU</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3864/3864_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3864/3864_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO_299_REVISAO_COSIP</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3865/3865_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3865/3865_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFESA CIVIL MELHORIAS</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3866/3866_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3866/3866_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PARQUE CONJUNTO IGNEZ PANICHI</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3867/3867_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3867/3867_texto_integral.pdf</t>
   </si>
   <si>
     <t>LISTAGEM DE PACIENTES NO SITE</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3868/3868_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3868/3868_texto_integral.pdf</t>
   </si>
   <si>
     <t>LAGOA GONZAGA</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3869/3869_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3869/3869_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 026 E 190 CORREÇÃO REDE DE ENERGIA_YOKI</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3870/3870_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3870/3870_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 277 E 330 BOCAS DE LOBO E QUEBRA MOLAS RUA MINAS GERAIS</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3881/3881_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3881/3881_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS ESTRADAS RURAIS</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3882/3882_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3882/3882_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 083 ANTENA TV</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3883/3883_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3883/3883_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS JARDIM NOVA AMÉRICA</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3884/3884_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3884/3884_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 032 EQUIPARAÇÃO SALARIAL CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3885/3885_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3885/3885_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 119 TRANSPOSIÇÃO DE REGIME</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3886/3886_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3886/3886_texto_integral.pdf</t>
   </si>
   <si>
     <t>ECONORTE - SINALIZAÇÃO</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3887/3887_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3887/3887_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRAÇA CONJ. BERGAMASCHI</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3889/3889_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3889/3889_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRIORIDADE MAMOGRAFIA</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3890/3890_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3890/3890_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA-MOLAS RUA HERMINIO HAGGI</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3891/3891_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3891/3891_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. FEDERAL NELSON PADOVANI SANTA CASA</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3892/3892_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3892/3892_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA SANEPAR</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3893/3893_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3893/3893_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 366 E 365 REITERAÇÃO 181 REVISÃO IPTU E COSIP</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3894/3894_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3894/3894_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXA LIVRE ESTACIONAMENTO CASA DE VELÓRIO</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3895/3895_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3895/3895_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEIO FIO E EMPLACAMENTO CONJ BERGAMASCHI</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3896/3896_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3896/3896_texto_integral.pdf</t>
   </si>
   <si>
     <t>LICITAÇÃO PASSAGEM</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3897/3897_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3897/3897_texto_integral.pdf</t>
   </si>
   <si>
     <t>EDITAL PROGRESSÃO E PROMOÇÃO PLANO DE CARREIRA</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3898/3898_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3898/3898_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA QUEBRA-MOLAS E SINALIZAÇÃO</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3899/3899_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3899/3899_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARQUE ALAMBARI II</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3900/3900_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3900/3900_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 260 REPAROS ASFALTO RUA 21 DE OUTUBRO</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3901/3901_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3901/3901_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACA DE SINALIZAÇÃO SENTIDO JACAREZINHO</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3902/3902_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3902/3902_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 258 AREA DE LAZER CONJ. SÃO JOSÉ II</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3903/3903_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3903/3903_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAFÉ NO BARRACÃO</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3904/3904_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3904/3904_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSISTENTE SOCIAL INDIGENTES</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3907/3907_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3907/3907_texto_integral.pdf</t>
   </si>
   <si>
     <t>GOVERNO DO ESTADO EMENDA CENTRO DE ESPECIALIDADE</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3908/3908_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3908/3908_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO AVENIDA AIRTON SENNA</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3909/3909_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3909/3909_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRO DE ESPECIALIDADE</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3910/3910_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3910/3910_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL PEDIATRA POSTOS DE SAÚDE</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3911/3911_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3911/3911_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL DESCONTO IPTU ADOÇÃO DE ANIMAIS</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3912/3912_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3912/3912_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO CASA POPULAR AREA DE RISCO</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3913/3913_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3913/3913_texto_integral.pdf</t>
   </si>
   <si>
     <t>DUODECIMO FAMILIAS ENCHENTE</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3914/3914_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3914/3914_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPEL E SANEPAR ISENÇÃO - ENCHENTE</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3915/3915_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3915/3915_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO ENCHENTE</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3921/3921_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3921/3921_texto_integral.pdf</t>
   </si>
   <si>
     <t>RUA AIRTON COSTA PINTO - TAPA BURACOS</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3922/3922_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3922/3922_texto_integral.pdf</t>
   </si>
   <si>
     <t>MONITORAMENTO CÂMERAS SAÚDE</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3923/3923_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3923/3923_texto_integral.pdf</t>
   </si>
   <si>
     <t>MURO DE CONTENÇÃO RIO ALAMBARI</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3924/3924_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3924/3924_texto_integral.pdf</t>
   </si>
   <si>
     <t>ECONORTE SAÍDA DE ÁGUA</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3925/3925_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3925/3925_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPEL E SANEPAR ISENÇÃO ENCHENTE</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3926/3926_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3926/3926_texto_integral.pdf</t>
   </si>
   <si>
     <t>GOVERNO DO ESTADO COPEL E SANEPAR ISENÇÃO ENCHENTE</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3927/3927_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3927/3927_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO RUAS</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3928/3928_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3928/3928_texto_integral.pdf</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3929/3929_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3929/3929_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTE RUA CURITIBA</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3930/3930_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3930/3930_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARVORES RUA OLIMPIO CRIVARI</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3934/3934_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3934/3934_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA BUEIROS E MEIO FIO RUA K - GONZAGA</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3935/3935_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3935/3935_texto_integral.pdf</t>
   </si>
   <si>
     <t>LAMPADAS AVENIDA TSUNETO MATSUBARA</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3936/3936_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3936/3936_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA RIO VILA SANTANA</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3937/3937_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3937/3937_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA REUNIÃO SANEPAR</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>Rogérinho do Karatê, Angelo Raia (Zoinho), Jair Antonio da Silva, Raffaello Frascati, Tetinha</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3938/3938_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3938/3938_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO IPTU 2013</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>Angelo Raia (Zoinho), Jair Antonio da Silva, Raffaello Frascati, Rogérinho do Karatê, Tetinha</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3939/3939_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3939/3939_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAR SEC. ESPORTES</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3941/3941_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3941/3941_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO E SOLIDARIEDADE DEP. ROMANELLI</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3942/3942_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3942/3942_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA-MOLAS RUA FRANCISCO FRANCICA</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3943/3943_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3943/3943_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUDIENCIA PÚBLICA ENCHENTE</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3944/3944_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3944/3944_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENTIDO RUAS</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3945/3945_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3945/3945_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA BUEIROS RUA A GONZAGA</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3946/3946_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3946/3946_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO_009_LIMPEZA_LAGOS E RIOS</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3947/3947_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3947/3947_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. ESTADUAL SAÚDE UTI MÓVEL</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3948/3948_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3948/3948_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. ESTADUAL SAÚDE R$300.000,00</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3949/3949_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3949/3949_texto_integral.pdf</t>
   </si>
   <si>
     <t>CHEFE DA CASA CIVIL REFORMA UBS CENTRO</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3950/3950_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3950/3950_texto_integral.pdf</t>
   </si>
   <si>
     <t>CHEFE DA CASA CIVIL EMULSÃO ASFALTICA</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3955/3955_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3955/3955_texto_integral.pdf</t>
   </si>
   <si>
     <t>DUODECIMO ENCHENTE</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3956/3956_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3956/3956_texto_integral.pdf</t>
   </si>
   <si>
     <t>MATERIAIS SERVIDORES INFRAESTRUTURA</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3957/3957_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3957/3957_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA BUEIROS RUA E - GONZAGA</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3958/3958_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3958/3958_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO ASSISTENTE SOCIAL</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3959/3959_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3959/3959_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO MÉDICO</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3960/3960_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3960/3960_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPEDRAMENTO AGUA SUJA E CASA NOVA</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3961/3961_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3961/3961_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTE CONJ. OCTAVIO RODRIGUES</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3962/3962_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3962/3962_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEI INDENIZAÇÃO FAMILIAS ENCHENTE</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3963/3963_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3963/3963_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANÁLISE DE FATOS PENA</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3964/3964_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3964/3964_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPEDRAMENTO VILA AURORA</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3965/3965_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3965/3965_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORTE E PODA DE ARVORE</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3966/3966_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3966/3966_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO AGENTES COMUNITÁRIOS</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3967/3967_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3967/3967_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMBULANCIA POSTO DE SAÚDE</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3968/3968_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3968/3968_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAFÉ DA MANHÃ POSTOS DE SAÚDE</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3969/3969_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3969/3969_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS INFRAESTRUTURA</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3970/3970_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3970/3970_texto_integral.pdf</t>
   </si>
   <si>
     <t>ITENS POSTOS DE SAÚDE</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3971/3971_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3971/3971_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALAMBRADO ESCOLA MUNICIPAL MARIA PAULINA</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3983/3983_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3983/3983_texto_integral.pdf</t>
   </si>
   <si>
     <t>BANHEIRO PARQUES</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3984/3984_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3984/3984_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEÍCULO FAMÍLIA DIVINA PROVIDÊNCIA</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3985/3985_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3985/3985_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÁRVORE SANTA CASA</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3987/3987_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3987/3987_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 298 VALE ALIMENTAÇÃO</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3988/3988_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3988/3988_texto_integral.pdf</t>
   </si>
   <si>
     <t>SELOS DE SAÚDE</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3989/3989_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3989/3989_texto_integral.pdf</t>
   </si>
   <si>
     <t>ECONORTE RADAR SEMAFORO</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3990/3990_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3990/3990_texto_integral.pdf</t>
   </si>
   <si>
     <t>DUODECIMO</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3916/3916_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3916/3916_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO SENHOR JOÃO ANTÔNIO TINELLI.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3977/3977_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3977/3977_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO SENHOR ADILSON CESAR_x000D_
 DE SOUZA.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3978/3978_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3978/3978_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO POR ATO DE BRAVURA AO SENHOR ANTÔNIO_x000D_
 ROCHA AGUIAR.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3372/3372_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3372/3372_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O PISO DE VENCIMENTOS DO QUADRO DO MAGISTÉRIO PÚBLICO MUNICIPAL, NOS TERMOS DA LEI FEDERAL Nº11.738 DE 16 DE JULHO DE 2008.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3704/3704_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3704/3704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS MUNICIPAIS &amp;#8211; REFIS CAMBARÁ 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3769/3769_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3769/3769_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 41, DE 30 DE ABRIL DE 2014, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3770/3770_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3770/3770_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 46, DE 05 DE NOVEMBRO DE 2014, ALTERA A DATA BASE DO QUADRO PRÓPRIO DO PODER EXECUTIVO - QPPE, CONCEDE REPOSIÇÃO SALARIAL AOS SERVIDORES ATIVOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3848/3848_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3848/3848_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 51/2014 QUE DISPÔS SOBRE O IMPOSTO SOBRE SERVIÇO DE QUALQUER NATUREZA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3876/3876_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3876/3876_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR ÁREA DE TERRA DE SUA PROPRIEDADE À COMPANHIA DE HABITAÇÃO DO PARANÁ &amp;#8211; COHAPAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3877/3877_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3877/3877_texto_integral.pdf</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3888/3888_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3888/3888_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVO DA LEI COMPLEMENTAR Nº 76/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3951/3951_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3951/3951_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CANCELAR SALDOS REMANESCENTES DE CRÉDITOS TRIBUTÁRIOS E OUTROS DE QUALQUER ESPÉCIE, INSCRITOS OU NÃO EM DÍVIDA ATIVA, CONFORME PREVISÃO CONTIDA NO ART. 14, § 3º, INC. II DA LEI COMPLEMENTAR Nº 101/2000 (LRF), E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3991/3991_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3991/3991_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 27, DE 22 DE JUNHO DE 2011 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3992/3992_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3992/3992_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 46, DE 05 DE NOVEMBRO DE 2014 E DA LEI Nº 1.191, DE 17 DE OUTUBRO DE 2001 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3449/3449_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3449/3449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI O INCISO VII, NO ART. 1º, DA LEI COMPLEMENTAR Nº 66, DE 1º DE ABRIL DE 2016.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3788/3788_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3788/3788_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI O ART. 42-A NA LEI COMPLEMENTAR Nº 02, DE 28 DE JUNHO DE 2006.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3789/3789_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3789/3789_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL A TODOS OS SERVIDORES ATIVOS, INATIVOS E OCUPANTES DE CARGOS DE PROVIMENTO EM COMISSÃO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3979/3979_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3979/3979_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 02, DE 28 DE JUNHO DE 2006, E DA LEI COMPLEMENTAR Nº 66, DE 1º DE ABRIL DE 2016.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3980/3980_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3980/3980_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III DA LEI COMPLEMENTAR Nº 62, DE 25 DE JANEIRO DE 2016.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3409/3409_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3409/3409_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE CAMBARÁ A FIRMAR COM O INSTITUTO BOURBON DE RESPONSABILIDADE SOCIOAMBIENTAL, PARCERIA PARA INSTALAÇÃO, MANUTENÇÃO E FUNCIONAMENTO DE ESCOLA PROFISSIONALIZANTE, RECONHECE COMO INEXIGÍVEL O CHAMAMENTO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3443/3443_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3443/3443_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DA PESSOA IDOSA, ALTERA DISPOSITIVO DA LEI 1.463/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3444/3444_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3444/3444_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTRUTURA O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO CAMBARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3445/3445_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3445/3445_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR ACORDO JUDICIAL EM DÉBITOS ORIUNDOS DE PRECATÓRIOS JUDICIAIS.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3446/3446_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3446/3446_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE CAMBARÁ A FIRMAR COM A ASSOCIAÇÃO DOS TRABALHADORES DE CAMBARÁ &amp;#8211; AT.C, PARCERIA PARA SUBSIDIAR PARTE DOS DESPESAS OCORRIDAS COM TRANSPORTE DE TRABALHADORES DO MUNICÍPIO, RECONHECE COMO INEXIGÍVEL O CHAMAMENTO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3447/3447_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3447/3447_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE CAMBARÁ A FIRMAR COM A ASSOCIAÇÃO DOS ESTUDANTES DO ENSINO SUPERIOR DE CAMBARÁ &amp;#8211; A.E.E.S.C, PARCERIA PARA SUBSIDIAR PARTE DOS DESPESAS OCORRIDAS COM TRANSPORTE DE ESTUDANTES DO MUNICÍPIO, RECONHECE COMO INEXIGÍVEL O CHAMAMENTO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3553/3553_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3553/3553_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3567/3567_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3567/3567_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REPOSIÇÃO SALARIAL A TODOS OS SERVIDORES ATIVOS, INATIVOS E OCUPANTES DE CARGOS DE PROVIMENTO EM COMISSÃO DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3587/3587_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3587/3587_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL SUBSIDIAR GASTOS COM TRANSPORTE, EFETUADOS POR ESTUDANTES DE CURSO SUPERIOR OU PROFISSIONALIZANTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3588/3588_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3588/3588_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI 1.567 DE 19 DE FEVEREIRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3589/3589_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3589/3589_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PARCELAMENTO DE DÍVIDA PELO PODER EXECUTIVO MUNICIPAL JUNTO A COMPANHIA PARANAENSE DE ENERGIA - COPEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3681/3681_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3681/3681_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMA DE AMORTIZAÇÃO DO DÉFICIT TÉCNICO ATUARIAL PARA OBTENÇÃO DO EQUILÍBRIO FINANCEIRO E ATUARIAL QUE O MUNICÍPIO TEM EM FACE DO RPPS DO MUNICÍPIO DE CAMBARÁ PR, BEM COMO FIXA O PERCENTUAL DE CONTRIBUIÇÃO PATRONAL NOS TERMOS DO CÁLCULO ATUARIAL.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3790/3790_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3790/3790_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE CAMBARÁ, PARA O QUADRIÊNIO COMPREENDIDO DE 2018 A 2021.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3791/3791_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3791/3791_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3861/3861_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3861/3861_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3862/3862_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3862/3862_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO DE 2017. </t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3863/3863_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3863/3863_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 1652, DE 13 DE OUTUBRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3905/3905_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3905/3905_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADERIR AOS PROGRAMAS DE "MAIS MÉDICOS PARA O BRASIL", "RESIDÊNCIA MÉDICA" E "RESIDÊNCIA MULTIPROFISSIONAL" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3981/3981_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3981/3981_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A IMPRENSA OFICIAL DO MUNICÍPIO DE CAMBARÁ, ESTADO DO PARANÁ, ENCARREGADO DA PUBLICIDADE DOS ATOS DO PODER EXECUTIVO, DO PODER LEGISLATIVO, BEM COMO DE SUAS AUTARQUIAS E FUNDAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3448/3448_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3448/3448_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE CONCESSÃO DE DIÁRIAS DA CÂMARA MUNICIPAL DE CAMBARÁ, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3551/3551_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3551/3551_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DOS ARTIGOS 1º E 2º DA LEI 1.600/2015, BEM COMO ACRESCENTA O PARÁGRAFO 6º AO ART. 1º DESTA MESMA LEI.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>Angelo Raia (Zoinho), Cris Liga, Gil dos Anjos, Jair Antonio da Silva, Márcio Albertini, Raffaello Frascati, Rogérinho do Karatê, Tetinha, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3552/3552_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3552/3552_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA CONCESSÃO DE ALVARÁ E/OU LICENÇA PARA UTILIZAÇÃO DO SOLO COM A FINALIDADE DE EXPLORAÇÃO DO GÁS DE XISTO (NÃO CONVENCIONAL) PELO MÉTODO DE FRATURA HIDRÁULICA (FRACKING) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3554/3554_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3554/3554_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO PARQUE ALAMBARI I.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3568/3568_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3568/3568_texto_integral.pdf</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>DENOMINA AS RUAS DO RESIDENCIAL JARDIM PADOVANI E ALTERA A DENOMINAÇÃO DE PARTE DO BAIRRO SANTA HERCÍLIA.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3670/3670_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3670/3670_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ERRADICAÇÃO DA PLANTA MURTA (&amp;#8220;MURRAYA PANICULATA&amp;#8221;) NO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3680/3680_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3680/3680_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO DE COMEMORAÇÕES OFICIAIS DO MUNICÍPIO O &amp;#8220;DIA DO NASCITURO&amp;#8221;.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3702/3702_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3702/3702_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DE EXISTÊNCIA DE VIGILANTE NAS AGÊNCIAS DOS CORREIOS NO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3703/3703_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3703/3703_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO DISTRITO INDUSTRIAL II.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3749/3749_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3749/3749_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DOS AVICULTORES DO NORTE PIONEIRO - AVINORPI.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3750/3750_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3750/3750_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À PRAÇA DO CONJUNTO ROTARY.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3771/3771_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3771/3771_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE PARCERIA ENTRE PODER PÚBLICO MUNICIPAL E A INICIATIVA PRIVADA, PARA RECEBIMENTO DE BENS E SERVIÇOS, SEM ÔNUS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3590/3590_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3590/3590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA CÂMARA ITINERANTE NO MUNICÍPIO DE CAMBARÁ, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3733/3733_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3733/3733_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROPOSTA PARCIAL DO ORÇAMENTO DA CÂMARA MUNICIPAL DE CAMBARÁ PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3804/3804_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3804/3804_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER LEGISLATIVO PARA ASSINAR TERMO DE CONVÊNIO COM A COOPERATIVA DE CRÉDITO SICREDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Tetinha, Jair Antonio da Silva, Raffaello Frascati</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3751/3751_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3751/3751_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ARTIGO 138, DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3380/3380_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3380/3380_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. CHEFE CASA CIVIL EMENDAS</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3381/3381_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3381/3381_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL COBRA EMENDAS</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3382/3382_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3382/3382_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL COBRA APARELHOS DE INALAÇÃO</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3383/3383_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3383/3383_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. ESTADUAL DE SAÚDE EQUIPAMENTOS SANTA CASA</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3384/3384_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3384/3384_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. ESTADUAL DE SAÚDE EQUIPAMENTOS MELHORIAS</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3385/3385_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3385/3385_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. ESTADUAL DE SAÚDE PROJETO ORTOPEDIA</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3432/3432_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3432/3432_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL COBRA MATERIAL ESPORTIVO</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>Tetinha, Angelo Raia (Zoinho), Jair Antonio da Silva, Raffaello Frascati</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3433/3433_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3433/3433_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO FEDERAL JOÃO ARRUDA - EMENDA</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3434/3434_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3434/3434_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL PEDRO LUPION ÔNIBUS SAÚDE</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3435/3435_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3435/3435_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL PEDRO LUPION KIT ESPORTIVO</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3436/3436_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3436/3436_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL PEDRO LUPION - PRESIDENTE COHAPAR - ABELARDO LUPION - CASAS</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3437/3437_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3437/3437_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC ESTADUAL SAÚDE ITENS SAÚDE</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3438/3438_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3438/3438_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL PEDRO LUPION EMENDA - QUADRAS</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3439/3439_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3439/3439_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL ROMANELLI KIT ESPORTIVO</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3440/3440_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3440/3440_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL ROMANELLI - ITENS INFRAESTRUTURA</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3441/3441_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3441/3441_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL ROMANELLI - LABORATORIO DE INFORMATICA</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3442/3442_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3442/3442_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL COBRA - ONIBUS ADAPTADO APAE</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3450/3450_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3450/3450_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. ESTADUAL JONAS GUIMARÃES EMENDA</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3451/3451_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3451/3451_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL COBRA ACADEMIA TERCEIRA IDADE</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3452/3452_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3452/3452_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANEPAR MAU CHEIRO LAZER</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3453/3453_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3453/3453_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. ESTADUAL EVANDRO JUNIOR UPA</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3454/3454_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3454/3454_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SEC EDUCAÇÃO E INFRAESTRUTURA SUPER CRECHE</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3455/3455_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3455/3455_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CASAS SITUAÇÃO</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3473/3473_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3473/3473_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. ESTADUAL EVANDRO JUNIOR AUMENTO EFETIVO</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3474/3474_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3474/3474_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ_027_COMANDANTE PM_ROTAM</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3475/3475_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3475/3475_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES - CAMPO DA AVIAÇÃO</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3484/3484_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3484/3484_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CARTÃO COORPORATIVO</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3486/3486_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3486/3486_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO ESPECIALIDADES MÉDICAS</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3485/3485_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3485/3485_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO CIRURGIAS</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3487/3487_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3487/3487_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ_033_INFORMAÇÃO_DENTISTAS</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3488/3488_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3488/3488_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO CONTRATOS LICITAÇÃO</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3489/3489_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3489/3489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES PREVIDÊNCIA MUNICIPAL</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3490/3490_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3490/3490_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES PROJETO GINÁSIO DE ESPORTES</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3491/3491_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3491/3491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES PROVIDÊNCIAS ALAGAMENTOS</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3520/3520_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3520/3520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO POSTOS DE SAÚDE</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3521/3521_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3521/3521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES LEIS EM APLICAÇÃO</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3522/3522_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3522/3522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SEC INFRAESTRUTURA LOTES_DISTRITO INDUSTRIAL VOTORANTIM</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3529/3529_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3529/3529_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPERINTENDÊNCIA DO PATRIMÔNIO PÚBLICO DA UNIÃO INFORMAÇÕES CAMPO DA AVIAÇÃO</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3530/3530_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3530/3530_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL COBRA COBERTORES CRAS</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3531/3531_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3531/3531_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEDU RATINHO JUNIOR EMENDA</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3532/3532_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3532/3532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACIDENTE CARRO DA SAÚDE</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3533/3533_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3533/3533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES TERRENOS MORADA DO SOL LIMPEZA</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3534/3534_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3534/3534_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEDU RATINHO JUNIOR EMENDA E RAÇÃO</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3535/3535_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3535/3535_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. ESTADUAL EVANDRO JUNIOR RAÇÃO</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3536/3536_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3536/3536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CISNORPI DÉBITOS</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3537/3537_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3537/3537_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL COBRA VAN SEC. ESPORTES</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3538/3538_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3538/3538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES TAXAS</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3555/3555_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3555/3555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES PRAZO CASAS SITUAÇÃO</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3556/3556_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3556/3556_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3557/3557_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3557/3557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇOES VEÍCULOS</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3573/3573_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3573/3573_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SALDO CONTAS PREFEITURA</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3574/3574_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3574/3574_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES MOTORISTAS HABILITAÇÃO</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3575/3575_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3575/3575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES FOLHA DE PAGAMENTO</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3576/3576_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3576/3576_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANEPAR ACORDO RESIDUOS FECAIS</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3577/3577_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3577/3577_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANEPAR ARRECADAÇÃO</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3591/3591_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3591/3591_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÕES TERRENOS</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3592/3592_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3592/3592_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 53 INFORMAÇÕES TAXAS</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3593/3593_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3593/3593_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPEL</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3594/3594_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3594/3594_texto_integral.pdf</t>
   </si>
   <si>
     <t>COSIP</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3595/3595_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3595/3595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CONSELHOS</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3596/3596_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3596/3596_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANEPAR VALOR MÍNIMO</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3597/3597_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3597/3597_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CAMINHÃO RECICLAGEM</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3598/3598_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3598/3598_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DISCUSSÃO INDICAÇÃO</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3599/3599_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3599/3599_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPRA DIRETA</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3653/3653_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3653/3653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES COHAPAR CASAS</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3671/3671_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3671/3671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES VEÍCULOS</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3697/3697_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3697/3697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES LICITAÇÃO</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3698/3698_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3698/3698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES TÉCNICO EM RAIO X</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3699/3699_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3699/3699_texto_integral.pdf</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3700/3700_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3700/3700_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES PROCESSO LICITAÇÃO 1980-2017</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3701/3701_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3701/3701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES PROCESSO LICITAÇÃO 2006-2017</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3705/3705_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3705/3705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES EMENDAS APLICAÇÃO</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3706/3706_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3706/3706_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO NUTRICIONISTA</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3707/3707_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3707/3707_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DISTRITO INDUSTRIAL III</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3708/3708_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3708/3708_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES IMÓVEIS</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3709/3709_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3709/3709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES PROCESSO LICITAÇÃO ATUARIAL</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3710/3710_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3710/3710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES PROCESSO LICITAÇÃO ILUMINAÇÃO PARQUES</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3711/3711_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3711/3711_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES COMPRA DIRETA AGOSTO</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3734/3734_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3734/3734_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 068 COMUTRAN</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3735/3735_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3735/3735_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA NOS BAIRROS</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3736/3736_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3736/3736_texto_integral.pdf</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3752/3752_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3752/3752_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 072 INFORMAÇÕES CONSELHOS</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3753/3753_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3753/3753_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 035 INFORMAÇÃO CONTRATOS LICITAÇÃO</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3754/3754_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3754/3754_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO LIMITE PRUDENCIAL REAJUSTE REAL</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3755/3755_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3755/3755_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO DEVEDORES TRIBUTOS</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3756/3756_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3756/3756_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO GOVERNO ESTADUAL REFORMA SILVIO TAVARES</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3772/3772_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3772/3772_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. SAÚDE INFORMAÇÕES</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3801/3801_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3801/3801_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES LEI</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3802/3802_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3802/3802_texto_integral.pdf</t>
   </si>
   <si>
     <t>LISTA DE ESPERA EXAMES</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3803/3803_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3803/3803_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDICAMENTOS</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3805/3805_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3805/3805_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO CÂMARA PLANO DE CARREIRA</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3806/3806_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3806/3806_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAIXAS ELETRÔNICOS</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3807/3807_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3807/3807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE OCORRÊNCIA DE CRIANÇAS</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3808/3808_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3808/3808_texto_integral.pdf</t>
   </si>
   <si>
     <t>SISTEMA DE INCÊNDIO NAS ESCOLAS</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3811/3811_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3811/3811_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOCORRISTA NAS ESCOLAS</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3809/3809_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3809/3809_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 054 INFORMAÇÕES PRAZO CASAS SITUAÇÃO</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3810/3810_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3810/3810_texto_integral.pdf</t>
   </si>
   <si>
     <t>LICITAÇÃO ATUARIO</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>Márcio Albertini, Gil dos Anjos, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3849/3849_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3849/3849_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇOES DISPENSA DE LICITAÇÃO</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3871/3871_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3871/3871_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES EMPRESA TERCEIRIZADA DE ILUMINAÇÃO</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3872/3872_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3872/3872_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CESTAS BÁSICAS</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3873/3873_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3873/3873_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXAME DE VISTA NAS ESCOLAS</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3874/3874_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3874/3874_texto_integral.pdf</t>
   </si>
   <si>
     <t>PSICOLOGO NAS ESCOLAS</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3875/3875_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3875/3875_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISS</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3878/3878_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3878/3878_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SEC. AGRICULTURA EMPEDRAMENTOS</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3879/3879_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3879/3879_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO COMBUSTÍVEL</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3880/3880_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3880/3880_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO CONSUMO DE ÓLEO</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>Raffaello Frascati, Jair Antonio da Silva, Tetinha</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3906/3906_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3906/3906_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO REITERADA PELO 01-2017</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3917/3917_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3917/3917_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO CÂMARA REGISTRO DE PONTO</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3918/3918_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3918/3918_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DOAÇÕES</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3919/3919_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3919/3919_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 114 INFORMAÇÕES CESTAS BÁSICAS</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3920/3920_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3920/3920_texto_integral.pdf</t>
   </si>
   <si>
     <t>LICITAÇÃO 52-2017</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3931/3931_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3931/3931_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES_SUBSIDIO DOS ESTUDANTES</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3932/3932_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3932/3932_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES APONTAMENTOS TCE</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3933/3933_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3933/3933_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES INCENTIVO EMPRESAS</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3940/3940_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3940/3940_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ELEIÇÃO DIRETORES</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3952/3952_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3952/3952_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3953/3953_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3953/3953_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRONOGRAMA OBRAS NOVA CAMBARÁ</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3954/3954_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3954/3954_texto_integral.pdf</t>
   </si>
   <si>
     <t>SORO ANTIOFÍDICO</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3972/3972_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3972/3972_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PROFESSORAS</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3973/3973_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3973/3973_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CRONOGRAMA DE AÇÃO ENCHENTE</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3974/3974_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3974/3974_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CRONOGRAMA ASSITENCIA SOCIAL</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3975/3975_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3975/3975_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CRONOGRAMA PARQUE GONZAGA</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3976/3976_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3976/3976_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES RIO ALAMBARI</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3982/3982_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3982/3982_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ELEIÇÕES DIRETORA</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3986/3986_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3986/3986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CONTRATAÇÃO DENISE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7448,67 +7448,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3373/3373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3374/3374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3375/3375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3376/3376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3377/3377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3378/3378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3379/3379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3386/3386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3387/3387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3388/3388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3389/3389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3390/3390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3391/3391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3392/3392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3393/3393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3394/3394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3395/3395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3396/3396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3397/3397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3398/3398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3399/3399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3400/3400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3401/3401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3402/3402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3403/3403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3404/3404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3405/3405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3406/3406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3408/3408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3410/3410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3411/3411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3413/3413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3415/3415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3416/3416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3419/3419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3420/3420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3421/3421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3422/3422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3423/3423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3424/3424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3425/3425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3426/3426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3427/3427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3428/3428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3429/3429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3430/3430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3431/3431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3456/3456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3462/3462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3466/3466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3467/3467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3468/3468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3477/3477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3481/3481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3495/3495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3496/3496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3504/3504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3540/3540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3541/3541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3542/3542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3545/3545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3546/3546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3547/3547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3548/3548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3550/3550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3558/3558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3559/3559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3560/3560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3561/3561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3562/3562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3563/3563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3565/3565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3566/3566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3569/3569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3570/3570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3571/3571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3572/3572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3578/3578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3579/3579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3580/3580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3581/3581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3582/3582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3583/3583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3584/3584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3585/3585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3600/3600_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3601/3601_texto_integral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3602/3602_texto_integral.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3603/3603_texto_integral.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3604/3604_texto_integral.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3605/3605_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3606/3606_texto_integral.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3607/3607_texto_integral.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3608/3608_texto_integral.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3609/3609_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3610/3610_texto_integral.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3611/3611_texto_integral.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3612/3612_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3613/3613_texto_integral.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3614/3614_texto_integral.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3615/3615_texto_integral.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3616/3616_texto_integral.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3617/3617_texto_integral.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3618/3618_texto_integral.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3619/3619_texto_integral.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3620/3620_texto_integral.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3621/3621_texto_integral.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3622/3622_texto_integral.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3623/3623_texto_integral.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3624/3624_texto_integral.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3625/3625_texto_integral.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3626/3626_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3627/3627_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3628/3628_texto_integral.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3629/3629_texto_integral.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3630/3630_texto_integral.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3631/3631_texto_integral.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3632/3632_texto_integral.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3633/3633_texto_integral.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3634/3634_texto_integral.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3635/3635_texto_integral.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3636/3636_texto_integral.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3637/3637_texto_integral.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3638/3638_texto_integral.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3639/3639_texto_integral.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3640/3640_texto_integral.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3641/3641_texto_integral.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3642/3642_texto_integral.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3643/3643_texto_integral.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3644/3644_texto_integral.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3645/3645_texto_integral.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3646/3646_texto_integral.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3647/3647_texto_integral.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3649/3649_texto_integral.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3650/3650_texto_integral.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3651/3651_texto_integral.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3652/3652_texto_integral.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3654/3654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3655/3655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3656/3656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3657/3657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3659/3659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3660/3660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3661/3661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3662/3662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3663/3663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3664/3664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3665/3665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3666/3666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3667/3667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3668/3668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3669/3669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3672/3672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3673/3673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3674/3674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3675/3675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3676/3676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3677/3677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3678/3678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3679/3679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3682/3682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3683/3683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3684/3684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3685/3685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3686/3686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3687/3687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3688/3688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3689/3689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3690/3690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3691/3691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3692/3692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3693/3693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3694/3694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3695/3695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3696/3696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3712/3712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3713/3713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3714/3714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3715/3715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3716/3716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3717/3717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3718/3718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3719/3719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3720/3720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3721/3721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3722/3722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3723/3723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3724/3724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3725/3725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3726/3726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3727/3727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3728/3728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3729/3729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3730/3730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3731/3731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3732/3732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3737/3737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3738/3738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3739/3739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3740/3740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3741/3741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3742/3742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3743/3743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3744/3744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3745/3745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3746/3746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3747/3747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3748/3748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3757/3757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3758/3758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3759/3759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3760/3760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3761/3761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3762/3762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3763/3763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3764/3764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3765/3765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3766/3766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3767/3767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3768/3768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3773/3773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3774/3774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3775/3775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3776/3776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3778/3778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3779/3779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3780/3780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3781/3781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3782/3782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3783/3783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3784/3784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3785/3785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3786/3786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3787/3787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3792/3792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3793/3793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3794/3794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3796/3796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3797/3797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3798/3798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3799/3799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3800/3800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3812/3812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3813/3813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3814/3814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3815/3815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3816/3816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3817/3817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3818/3818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3819/3819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3820/3820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3821/3821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3822/3822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3823/3823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3824/3824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3825/3825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3826/3826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3827/3827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3828/3828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3829/3829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3830/3830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3831/3831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3832/3832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3833/3833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3834/3834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3835/3835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3836/3836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3837/3837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3838/3838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3839/3839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3840/3840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3841/3841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3842/3842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3843/3843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3844/3844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3845/3845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3846/3846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3847/3847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3850/3850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3851/3851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3852/3852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3853/3853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3854/3854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3855/3855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3856/3856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3857/3857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3858/3858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3859/3859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3860/3860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3864/3864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3865/3865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3866/3866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3867/3867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3868/3868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3869/3869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3870/3870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3881/3881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3882/3882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3883/3883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3884/3884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3885/3885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3886/3886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3887/3887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3889/3889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3890/3890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3891/3891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3892/3892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3893/3893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3894/3894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3895/3895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3896/3896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3897/3897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3898/3898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3899/3899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3900/3900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3901/3901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3902/3902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3903/3903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3904/3904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3907/3907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3908/3908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3909/3909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3910/3910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3911/3911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3912/3912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3913/3913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3914/3914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3915/3915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3921/3921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3922/3922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3923/3923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3924/3924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3925/3925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3926/3926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3927/3927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3928/3928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3929/3929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3930/3930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3934/3934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3935/3935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3936/3936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3937/3937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3938/3938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3939/3939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3941/3941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3942/3942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3943/3943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3944/3944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3945/3945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3946/3946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3947/3947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3948/3948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3949/3949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3950/3950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3955/3955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3956/3956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3957/3957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3958/3958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3959/3959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3960/3960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3961/3961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3962/3962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3963/3963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3964/3964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3965/3965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3966/3966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3967/3967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3968/3968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3969/3969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3970/3970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3971/3971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3983/3983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3984/3984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3985/3985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3987/3987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3988/3988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3989/3989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3990/3990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3916/3916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3977/3977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3978/3978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3372/3372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3704/3704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3769/3769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3770/3770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3848/3848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3876/3876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3877/3877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3888/3888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3951/3951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3991/3991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3992/3992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3449/3449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3788/3788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3789/3789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3979/3979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3980/3980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3409/3409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3443/3443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3444/3444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3445/3445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3446/3446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3447/3447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3567/3567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3587/3587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3588/3588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3589/3589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3681/3681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3790/3790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3791/3791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3861/3861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3862/3862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3863/3863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3905/3905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3981/3981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3448/3448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3554/3554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3568/3568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3670/3670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3680/3680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3702/3702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3703/3703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3749/3749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3750/3750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3771/3771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3590/3590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3733/3733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3804/3804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3751/3751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3380/3380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3381/3381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3382/3382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3383/3383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3384/3384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3385/3385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3432/3432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3433/3433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3434/3434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3435/3435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3436/3436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3437/3437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3438/3438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3439/3439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3440/3440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3441/3441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3442/3442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3450/3450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3451/3451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3452/3452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3453/3453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3454/3454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3455/3455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3474/3474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3484/3484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3485/3485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3489/3489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3490/3490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3520/3520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3530/3530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3537/3537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3538/3538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3555/3555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3556/3556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3557/3557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3573/3573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3574/3574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3575/3575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3576/3576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3577/3577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3591/3591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3592/3592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3593/3593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3594/3594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3595/3595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3596/3596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3597/3597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3598/3598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3599/3599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3653/3653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3671/3671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3697/3697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3698/3698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3699/3699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3700/3700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3701/3701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3705/3705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3706/3706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3707/3707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3708/3708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3709/3709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3710/3710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3711/3711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3734/3734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3735/3735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3736/3736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3752/3752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3753/3753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3754/3754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3755/3755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3756/3756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3772/3772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3801/3801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3802/3802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3803/3803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3805/3805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3806/3806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3807/3807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3808/3808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3811/3811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3809/3809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3810/3810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3849/3849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3871/3871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3872/3872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3873/3873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3874/3874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3875/3875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3878/3878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3879/3879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3880/3880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3906/3906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3917/3917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3918/3918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3919/3919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3920/3920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3931/3931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3932/3932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3933/3933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3940/3940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3952/3952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3953/3953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3954/3954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3972/3972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3973/3973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3974/3974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3975/3975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3976/3976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3982/3982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3986/3986_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3373/3373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3374/3374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3375/3375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3376/3376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3377/3377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3378/3378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3379/3379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3386/3386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3387/3387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3388/3388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3389/3389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3390/3390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3391/3391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3392/3392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3393/3393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3394/3394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3395/3395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3396/3396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3397/3397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3398/3398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3399/3399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3400/3400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3401/3401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3402/3402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3403/3403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3404/3404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3405/3405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3406/3406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3408/3408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3410/3410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3411/3411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3413/3413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3415/3415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3416/3416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3419/3419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3420/3420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3421/3421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3422/3422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3423/3423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3424/3424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3425/3425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3426/3426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3427/3427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3428/3428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3429/3429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3430/3430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3431/3431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3456/3456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3462/3462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3466/3466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3467/3467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3468/3468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3477/3477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3481/3481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3495/3495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3496/3496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3504/3504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3540/3540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3541/3541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3542/3542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3545/3545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3546/3546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3547/3547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3548/3548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3550/3550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3558/3558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3559/3559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3560/3560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3561/3561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3562/3562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3563/3563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3565/3565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3566/3566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3569/3569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3570/3570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3571/3571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3572/3572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3578/3578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3579/3579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3580/3580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3581/3581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3582/3582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3583/3583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3584/3584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3585/3585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3600/3600_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3601/3601_texto_integral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3602/3602_texto_integral.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3603/3603_texto_integral.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3604/3604_texto_integral.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3605/3605_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3606/3606_texto_integral.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3607/3607_texto_integral.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3608/3608_texto_integral.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3609/3609_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3610/3610_texto_integral.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3611/3611_texto_integral.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3612/3612_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3613/3613_texto_integral.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3614/3614_texto_integral.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3615/3615_texto_integral.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3616/3616_texto_integral.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3617/3617_texto_integral.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3618/3618_texto_integral.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3619/3619_texto_integral.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3620/3620_texto_integral.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3621/3621_texto_integral.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3622/3622_texto_integral.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3623/3623_texto_integral.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3624/3624_texto_integral.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3625/3625_texto_integral.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3626/3626_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3627/3627_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3628/3628_texto_integral.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3629/3629_texto_integral.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3630/3630_texto_integral.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3631/3631_texto_integral.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3632/3632_texto_integral.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3633/3633_texto_integral.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3634/3634_texto_integral.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3635/3635_texto_integral.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3636/3636_texto_integral.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3637/3637_texto_integral.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3638/3638_texto_integral.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3639/3639_texto_integral.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3640/3640_texto_integral.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3641/3641_texto_integral.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3642/3642_texto_integral.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3643/3643_texto_integral.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3644/3644_texto_integral.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3645/3645_texto_integral.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3646/3646_texto_integral.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3647/3647_texto_integral.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3649/3649_texto_integral.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3650/3650_texto_integral.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3651/3651_texto_integral.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3652/3652_texto_integral.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3654/3654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3655/3655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3656/3656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3657/3657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3659/3659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3660/3660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3661/3661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3662/3662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3663/3663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3664/3664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3665/3665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3666/3666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3667/3667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3668/3668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3669/3669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3672/3672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3673/3673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3674/3674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3675/3675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3676/3676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3677/3677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3678/3678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3679/3679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3682/3682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3683/3683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3684/3684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3685/3685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3686/3686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3687/3687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3688/3688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3689/3689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3690/3690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3691/3691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3692/3692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3693/3693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3694/3694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3695/3695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3696/3696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3712/3712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3713/3713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3714/3714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3715/3715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3716/3716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3717/3717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3718/3718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3719/3719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3720/3720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3721/3721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3722/3722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3723/3723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3724/3724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3725/3725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3726/3726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3727/3727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3728/3728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3729/3729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3730/3730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3731/3731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3732/3732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3737/3737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3738/3738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3739/3739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3740/3740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3741/3741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3742/3742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3743/3743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3744/3744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3745/3745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3746/3746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3747/3747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3748/3748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3757/3757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3758/3758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3759/3759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3760/3760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3761/3761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3762/3762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3763/3763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3764/3764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3765/3765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3766/3766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3767/3767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3768/3768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3773/3773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3774/3774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3775/3775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3776/3776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3778/3778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3779/3779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3780/3780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3781/3781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3782/3782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3783/3783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3784/3784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3785/3785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3786/3786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3787/3787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3792/3792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3793/3793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3794/3794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3796/3796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3797/3797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3798/3798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3799/3799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3800/3800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3812/3812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3813/3813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3814/3814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3815/3815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3816/3816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3817/3817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3818/3818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3819/3819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3820/3820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3821/3821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3822/3822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3823/3823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3824/3824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3825/3825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3826/3826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3827/3827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3828/3828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3829/3829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3830/3830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3831/3831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3832/3832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3833/3833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3834/3834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3835/3835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3836/3836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3837/3837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3838/3838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3839/3839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3840/3840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3841/3841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3842/3842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3843/3843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3844/3844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3845/3845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3846/3846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3847/3847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3850/3850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3851/3851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3852/3852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3853/3853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3854/3854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3855/3855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3856/3856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3857/3857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3858/3858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3859/3859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3860/3860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3864/3864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3865/3865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3866/3866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3867/3867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3868/3868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3869/3869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3870/3870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3881/3881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3882/3882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3883/3883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3884/3884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3885/3885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3886/3886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3887/3887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3889/3889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3890/3890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3891/3891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3892/3892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3893/3893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3894/3894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3895/3895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3896/3896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3897/3897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3898/3898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3899/3899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3900/3900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3901/3901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3902/3902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3903/3903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3904/3904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3907/3907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3908/3908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3909/3909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3910/3910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3911/3911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3912/3912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3913/3913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3914/3914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3915/3915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3921/3921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3922/3922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3923/3923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3924/3924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3925/3925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3926/3926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3927/3927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3928/3928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3929/3929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3930/3930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3934/3934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3935/3935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3936/3936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3937/3937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3938/3938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3939/3939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3941/3941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3942/3942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3943/3943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3944/3944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3945/3945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3946/3946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3947/3947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3948/3948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3949/3949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3950/3950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3955/3955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3956/3956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3957/3957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3958/3958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3959/3959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3960/3960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3961/3961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3962/3962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3963/3963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3964/3964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3965/3965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3966/3966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3967/3967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3968/3968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3969/3969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3970/3970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3971/3971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3983/3983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3984/3984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3985/3985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3987/3987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3988/3988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3989/3989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3990/3990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3916/3916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3977/3977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3978/3978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3372/3372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3704/3704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3769/3769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3770/3770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3848/3848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3876/3876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3877/3877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3888/3888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3951/3951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3991/3991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3992/3992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3449/3449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3788/3788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3789/3789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3979/3979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3980/3980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3409/3409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3443/3443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3444/3444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3445/3445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3446/3446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3447/3447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3567/3567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3587/3587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3588/3588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3589/3589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3681/3681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3790/3790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3791/3791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3861/3861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3862/3862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3863/3863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3905/3905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3981/3981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3448/3448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3554/3554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3568/3568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3670/3670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3680/3680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3702/3702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3703/3703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3749/3749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3750/3750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3771/3771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3590/3590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3733/3733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3804/3804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3751/3751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3380/3380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3381/3381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3382/3382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3383/3383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3384/3384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3385/3385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3432/3432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3433/3433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3434/3434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3435/3435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3436/3436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3437/3437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3438/3438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3439/3439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3440/3440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3441/3441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3442/3442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3450/3450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3451/3451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3452/3452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3453/3453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3454/3454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3455/3455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3474/3474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3484/3484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3485/3485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3489/3489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3490/3490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3520/3520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3530/3530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3537/3537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3538/3538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3555/3555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3556/3556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3557/3557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3573/3573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3574/3574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3575/3575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3576/3576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3577/3577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3591/3591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3592/3592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3593/3593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3594/3594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3595/3595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3596/3596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3597/3597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3598/3598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3599/3599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3653/3653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3671/3671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3697/3697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3698/3698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3699/3699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3700/3700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3701/3701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3705/3705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3706/3706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3707/3707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3708/3708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3709/3709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3710/3710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3711/3711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3734/3734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3735/3735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3736/3736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3752/3752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3753/3753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3754/3754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3755/3755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3756/3756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3772/3772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3801/3801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3802/3802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3803/3803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3805/3805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3806/3806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3807/3807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3808/3808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3811/3811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3809/3809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3810/3810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3849/3849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3871/3871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3872/3872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3873/3873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3874/3874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3875/3875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3878/3878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3879/3879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3880/3880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3906/3906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3917/3917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3918/3918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3919/3919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3920/3920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3931/3931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3932/3932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3933/3933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3940/3940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3952/3952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3953/3953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3954/3954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3972/3972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3973/3973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3974/3974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3975/3975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3976/3976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3982/3982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2017/3986/3986_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H621"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="131.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>