--- v0 (2026-01-28)
+++ v1 (2026-05-01)
@@ -54,3821 +54,3821 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Tuta</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1848/1848_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1848/1848_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS IND 264/2015 PAVIMENTAÇÃO RESIDENCIAL VILA MARIA</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1849/1849_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1849/1849_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEMARCAÇÃO E MANUTENÇÃO ÁREA VERDE</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Márcio Albertini</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1850/1850_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1850/1850_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 153 E 107/2015 CORREÇÃO PORTAL BERGAMASCHI</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1851/1851_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1851/1851_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA PONTILHÃO</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1852/1852_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1852/1852_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA ASFÁLTICA SITIOS</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1853/1853_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1853/1853_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 255/2015 GUARITA PARQUE ALAMBARI</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1854/1854_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1854/1854_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOME GINÁSIO DE ESPORTES</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1856/1856_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1856/1856_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA ASFÁLTICA RUA ELIO PIEDADE PUCCI</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1855/1855_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1855/1855_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA 3ª IDADE VILA SANTANA</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1857/1857_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1857/1857_texto_integral.pdf</t>
   </si>
   <si>
     <t>REUNIÕES EXECUTIVAS</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Polaco Funileiro, Cidinho Enfermeiro, Raffaello Frascati</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1858/1858_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1858/1858_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA CIDADE</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Raffaello Frascati, Cidinho Enfermeiro, Polaco Funileiro</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1859/1859_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1859/1859_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA RIOS</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1860/1860_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1860/1860_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO E OPERAÇÃO TAPA BURACOS</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1861/1861_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1861/1861_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO E MANUTENÇÃO PARQUES</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1862/1862_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1862/1862_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO PARQUE INFANTIL PRAÇA</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1863/1863_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1863/1863_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA TERRENO PREFEITURA E CÂMARA</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1864/1864_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1864/1864_texto_integral.pdf</t>
   </si>
   <si>
     <t>SECRETÁRIA SAÚDE COTA DE REMÉDIOS E TROCA DE MÉDICOS</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1865/1865_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1865/1865_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS REFORMA PISCINA CONJUNTO IGNEZ PANICHI</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Walcir Joaquim, Professor Tinelli, Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1866/1866_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1866/1866_texto_integral.pdf</t>
   </si>
   <si>
     <t>DELEGADO DA POLICIA CIVIL NOMEAÇÃO</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1901/1901_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1901/1901_texto_integral.pdf</t>
   </si>
   <si>
     <t>COHAPAR NOTIFICAÇÃO CONSTRUTORA</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1902/1902_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1902/1902_texto_integral.pdf</t>
   </si>
   <si>
     <t>READEQUAÇÃO RODOVIARIA SERVIDOR FISCAL</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1903/1903_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1903/1903_texto_integral.pdf</t>
   </si>
   <si>
     <t>TACHÕES RUAS</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Rogérinho do Karatê, Professor Tinelli, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1931/1931_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1931/1931_texto_integral.pdf</t>
   </si>
   <si>
     <t>SECRETÁRIA AGRICULTURA PONTE ÁGUA DO JAÚ</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1932/1932_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1932/1932_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO PARQUE GONZAGA</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1933/1933_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1933/1933_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAGEM POSTO DE SAÚDE IGNEZ PANICHI</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1934/1934_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1934/1934_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADA RUA MINAS GERAIS E RUA SÃO BENEDITO</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1935/1935_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1935/1935_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 267/2015 MANUTENÇÃO PARQUE ALAMBARI II</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1936/1936_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1936/1936_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA CEMITÉRIO</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1937/1937_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1937/1937_texto_integral.pdf</t>
   </si>
   <si>
     <t>SECRETÁRIA INFRAESTRUTURA PODA DE GRAMA</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1938/1938_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1938/1938_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. ESTADUAL PROF LEMOS - PROVIDENCIAR MELHORIAS PR 431</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1939/1939_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1939/1939_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. FEDERAL ENIO VERRI E SENADORA GLEISI CONVÊNIO</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1940/1940_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1940/1940_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 023/2014 FISCAIS LIMPEZA DOS TERRENOS. RETIRADO</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1941/1941_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1941/1941_texto_integral.pdf</t>
   </si>
   <si>
     <t>SECRETÁRIA AGRICULTURA PROJETO DE REARBORIZAÇÃO</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1942/1942_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1942/1942_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. MAURO MORAES VIATURA DUSTER</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1943/1943_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1943/1943_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 189/015 2015 REITERAÇÃO 220/2014 MELHORIAS CEMITERIO</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Renato Rodrigues, Márcio Albertini</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1944/1944_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1944/1944_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 220 018/2015 REITERAÇÃO 085/2014 PROJETO REVITALIZAÇÃO ESTAÇÃO FERROVIÁRIA</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1945/1945_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1945/1945_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇAO 038/2015 REITERAÇÃO 151/2014 QUEBRA MOLAS - BR369</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1946/1946_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1946/1946_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 189 CORREÇÃO VIELAS</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1947/1947_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1947/1947_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTE VALE ALIMENTAÇÃO</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1948/1948_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1948/1948_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 125/2015 CONVITE SANEPAR E SEC. INFRAESTRUTURA</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1949/1949_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1949/1949_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTE SERVIDORES</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1950/1950_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1950/1950_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO ILUMINAÇÃO</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1951/1951_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1951/1951_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. ESTADUAL FELIPE FRANSCISCHINI - VIATURA GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Renato Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1952/1952_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1952/1952_texto_integral.pdf</t>
   </si>
   <si>
     <t>MP JACAREZINHO VALETAS BR369</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1953/1953_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1953/1953_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 018 PROVIDÊNCIAS REFORMA PISCINA CONJUNTO IGNEZ PANICHI</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1955/1955_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1955/1955_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 026 CALÇADA RUA MINAS GERAIS E RUA SÃO BENEDITO</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1954/1954_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1954/1954_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 027 REITERAÇÃO 267/2015 MANUTENÇÃO PARQUE ALAMBARI II</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1956/1956_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1956/1956_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 028 LIMPEZA CEMITÉRIO</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1957/1957_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1957/1957_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. JONAS GUIMARÃES UTI MÓVEL E ACADEMIA DA 3ª IDADE</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1958/1958_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1958/1958_texto_integral.pdf</t>
   </si>
   <si>
     <t>SECRETÁRIO ESPORTES CAMPOS DE AREIA</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1959/1959_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1959/1959_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPEL EXTENSÃO DE REDE</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1960/1960_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1960/1960_texto_integral.pdf</t>
   </si>
   <si>
     <t>SECRETÁRIO ADMINISTRAÇÃO CARTEIRA DE TRABALHO</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1961/1961_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1961/1961_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DE REGIME</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1962/1962_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1962/1962_texto_integral.pdf</t>
   </si>
   <si>
     <t>MAPA DE INVESTIMENTOS</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1992/1992_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1992/1992_texto_integral.pdf</t>
   </si>
   <si>
     <t>RAMPA DE ACESSO TOMADAS VELÓRIO MUNICIPAL</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1993/1993_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1993/1993_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEDU RATINHO JR RECURSO ASFALTO</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Professor Tinelli, Rogérinho do Karatê, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1994/1994_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1994/1994_texto_integral.pdf</t>
   </si>
   <si>
     <t>CURSO GESTÃO PÚBLICA</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1995/1995_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1995/1995_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 042 REPARO ILUMINAÇÃO</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1996/1996_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1996/1996_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1997/1997_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1997/1997_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEI 1600 ATENDIMENTO AO IDOSO</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1998/1998_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1998/1998_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 017 SECRETÁRIA SAÚDE COTA DE REMÉDIOS E TROCA DE MÉDICOS</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1999/1999_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1999/1999_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 012/2015 REITERAÇÃO 016/2014 QUEBRA MOLAS GONZAGA</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2000/2000_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2000/2000_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 064/2015 COBERTURA QUADRA ESCOLA LUIZ LORENZETTI</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2001/2001_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2001/2001_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 163 REITERAÇÃO 068 CALÇADA ESCOLA LUÍS LORENZETTI</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2003/2003_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2003/2003_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS MURO ESCOLA LUIS LORENZETTI</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2002/2002_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2002/2002_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 275 MELHORIAS RODOVIA DA LIBERDADE</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Tuta, Márcio Albertini, Renato Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2051/2051_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2051/2051_texto_integral.pdf</t>
   </si>
   <si>
     <t>PM E EXECUTIVO SOSSEGO PÚBLICO FEIRA DA LUA</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2052/2052_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2052/2052_texto_integral.pdf</t>
   </si>
   <si>
     <t>MAO DUPLA RUA MAJOR BARBOSA</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2053/2053_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2053/2053_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. ESPORTES REFORMA GINÁSIO DE ESPORTES</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2054/2054_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2054/2054_texto_integral.pdf</t>
   </si>
   <si>
     <t>ECONORTE FAIXA DE PEDESTRES ELEVADA</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2055/2055_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2055/2055_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. SAÚDE REPASSE POSTO DE SAÚDE VILA SANTANA</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2056/2056_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2056/2056_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASA DE VELÓRIO - EXAUSTOR AR CONDICIONADO</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2057/2057_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2057/2057_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRA COLETIVA</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2058/2058_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2058/2058_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRIMÃO PONTE AVENIDA BRASIL</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2059/2059_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2059/2059_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS ESCOLA MARIA PAULINA</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2060/2060_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2060/2060_texto_integral.pdf</t>
   </si>
   <si>
     <t>RUA SALOMÃO DOS SANTOS PLACA INDICATIVA</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2061/2061_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2061/2061_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACESSO BAIRRO COQUERALZINHO</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2076/2076_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2076/2076_texto_integral.pdf</t>
   </si>
   <si>
     <t>SECRETÁRIA SAÚDE DESTINAÇÃO EMENDA</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2077/2077_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2077/2077_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECURSO GALERIAS</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2078/2078_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2078/2078_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECURSO CASA DA DIVINA PROVIDÊNCIA</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2079/2079_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2079/2079_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS ESCOLA IGNEZ PANICHI</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2080/2080_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2080/2080_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. EVANDRO JUNIOR VERBA  SEC. EDUCAÇÃO DO PARANÁ</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2081/2081_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2081/2081_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. EVANDRO JUNIOR VERBA SEC. SAUDE DO PARANÁ</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2082/2082_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2082/2082_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA AVENIDA BRASIL</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2096/2096_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2096/2096_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI INCENTIVO AGENTES COMUNITÁRIOS DE SAÚDE</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2088/2088_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2088/2088_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS ILUMINAÇÃO GINÁSIO</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2089/2089_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2089/2089_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPOS DE AREIA</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2090/2090_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2090/2090_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODULO POLICIAL</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2091/2091_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2091/2091_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUARDA MUNICIPAL ESCOLA</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2092/2092_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2092/2092_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARQUE ALAMBARI II MELHORIAS</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2093/2093_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2093/2093_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. ALEX CANZIANI EMENDA PORTAL</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Professor Tinelli, Cidinho Enfermeiro, Márcio Albertini, Polaco Funileiro, Raffaello Frascati, Renato Rodrigues, Rogérinho do Karatê, Tuta, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2097/2097_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2097/2097_texto_integral.pdf</t>
   </si>
   <si>
     <t>VALORIZAÇÃO CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Cidinho Enfermeiro, Polaco Funileiro, Raffaello Frascati</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2098/2098_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2098/2098_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 111/2016 REFORMA PORTAL</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2099/2099_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2099/2099_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÕES 130/2014 CONSELHO MUNICIPAL DE PROTEÇÃO ANIMAL</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2107/2107_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2107/2107_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANEPAR LIGAMENTO REDE DE ESGOTO ESC. MUNDO MÁGICO</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2108/2108_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2108/2108_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANEPAR CONSERTO BURACOS</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2109/2109_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2109/2109_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 013 RECAPEAMENTO ASFÁLTICO E OPERAÇÃO TAPA BURACOS.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2110/2110_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2110/2110_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 014 RECAPEAMENTO ASFÁLTICO E MANUTENÇÃO PARQUES</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2111/2111_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2111/2111_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 015 MANUTENÇÃO PARQUE INFANTIL PRAÇA</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2112/2112_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2112/2112_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 016 LIMPEZA TERRENO PREFEITURA E CÂMARA.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2113/2113_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2113/2113_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA ENTULHOS</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2114/2114_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2114/2114_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALETA ESTAÇÃO</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2115/2115_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2115/2115_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 078/2014 MELHORIAS GALERIA</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2116/2116_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2116/2116_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO COHAPAR</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2117/2117_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2117/2117_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA MOLAS RUA CONCEIÇÃO PRADO MORENO COHAPAR</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2118/2118_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2118/2118_texto_integral.pdf</t>
   </si>
   <si>
     <t>BAIXA TENSÃO ILUMINAÇÃO RUA MINAS GERAIS</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2119/2119_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2119/2119_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO SEC. SAÚDE</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2120/2120_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2120/2120_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS ILUMINAÇÃO PARQUE GONZAGA</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2121/2121_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2121/2121_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 012 LIMPEZA RIOS</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2122/2122_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2122/2122_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS ILUMINAÇÃO PARQUE ALAMBARI II</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2123/2123_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2123/2123_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 011 LIMPEZA CIDADE</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2169/2169_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2169/2169_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS ESTRADA VELHA JACAREZINHO</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2170/2170_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2170/2170_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARTILHA INFORMATIVA</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2171/2171_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2171/2171_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPLACAMENTO E REDUTORES ESCOLA MUNDO MÁGICO</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Cidinho Enfermeiro, Márcio Albertini, Polaco Funileiro, Professor Tinelli, Raffaello Frascati, Renato Rodrigues, Rogérinho do Karatê, Tuta, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2172/2172_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2172/2172_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECICLAM</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2173/2173_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2173/2173_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO SÃO JOSÉ I</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2174/2174_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2174/2174_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA FARMACIA MUNICIPAL</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2265/2265_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2265/2265_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA 3ª IDADE VOTORANTIM</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2266/2266_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2266/2266_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AREA VERDE SÃO JOSÉ I</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2267/2267_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2267/2267_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA MOLAS RUA JOÃO BATISTA SANTOS CONJ. PARAISO</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2268/2268_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2268/2268_texto_integral.pdf</t>
   </si>
   <si>
     <t>BOCA DE LOBO DESOBSTRUÇÃO BR369</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2269/2269_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2269/2269_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECURSO BRITADOR MÓVEL</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2270/2270_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2270/2270_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPEDRAMENTO ESTRADA DO PRATEADINHO</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2271/2271_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2271/2271_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANEJAMENTO LIMPEZA GALHOS</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2272/2272_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2272/2272_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 221/2014 POSTE RUA CIRO ERTHAL</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2273/2273_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2273/2273_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA 3ª IDADE VILA RUBIM</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2274/2274_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2274/2274_texto_integral.pdf</t>
   </si>
   <si>
     <t>BUEIRO RUA MANOEL HENRIQUE</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2275/2275_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2275/2275_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACA FISIOCENTER</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2276/2276_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2276/2276_texto_integral.pdf</t>
   </si>
   <si>
     <t>SECRETÁRIA SAÚDE ORTOPEDISTA</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2451/2451_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2451/2451_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 010 REUNIÕES EXECUTIVAS</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2452/2452_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2452/2452_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 070 - ECONORTE FAIXA DE PEDESTRES ELEVADA</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2453/2453_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2453/2453_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPOÇAMENTO DE ÁGUA BOCAS DE LOBO</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2454/2454_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2454/2454_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTE PARQUE ALAMBARI II</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2455/2455_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2455/2455_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 009 - ACADEMIA 3ª IDADE VILA SANTANA</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2456/2456_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2456/2456_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 069 - SEC. ESPORTES REFORMA GINÁSIO DE ESPORTES</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2457/2457_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2457/2457_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO RUA MINAS GERAIS</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2458/2458_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2458/2458_texto_integral.pdf</t>
   </si>
   <si>
     <t>BUEIRO CORREGO SÃO FRANCISCO</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2459/2459_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2459/2459_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. INFRAESTRUTURA MELHORIAS</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2460/2460_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2460/2460_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUTRAN_PLACAS</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2461/2461_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2461/2461_texto_integral.pdf</t>
   </si>
   <si>
     <t>BOCAS DE LOBO</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2718/2718_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2718/2718_texto_integral.pdf</t>
   </si>
   <si>
     <t>DUODECIMO GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2719/2719_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2719/2719_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. SAÚDE - BEBEDOURO PRONTO SOCORRO</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Tuta, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2720/2720_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2720/2720_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS QUADRA ESCOLA MARIA PAULINA</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2721/2721_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2721/2721_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓRREGO SÃO FRANCISCO</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2722/2722_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2722/2722_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 001 - PROVIDÊNCIAS IND 264/2015 - PAVIMENTAÇÃO RESIDENCIAL VILA MARIA</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2723/2723_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2723/2723_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS RESIDENCIAL SANTA MARIA</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2724/2724_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2724/2724_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCESSO SELETIVO PROFESSORES</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2725/2725_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2725/2725_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARQUE ALAMBARI ENTRADA RECAPEAMENTO</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2726/2726_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2726/2726_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 117 - ABERTURA FARMACIA MUNICIPAL</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2727/2727_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2727/2727_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO - 116 ILUMINAÇÃO SÃO JOSÉ I</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2733/2733_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2733/2733_texto_integral.pdf</t>
   </si>
   <si>
     <t>TACHÕES NA RUA SALOMAO DOS SANTOS</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2734/2734_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2734/2734_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 128 - PLACA_FISIOCENTER</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2735/2735_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2735/2735_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 054 - MAPA DE INVESTIMENTOS</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2780/2780_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2780/2780_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS ILUMINAÇÃO PARQUES E PRAÇAS</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2781/2781_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2781/2781_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTENA TV REPAROS</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2782/2782_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2782/2782_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA CAMPO SÃO JOSÉ</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2783/2783_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2783/2783_texto_integral.pdf</t>
   </si>
   <si>
     <t>BAIXA TENSÃO SÃO FRANCISCO</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Professor Tinelli, Márcio Albertini</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3013/3013_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3013/3013_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI USO DE SACOLAS - PROIBIÇÃO</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3014/3014_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3014/3014_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA DUODECIMO GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3015/3015_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3015/3015_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUTRAN - AVENIDA ANTONIO CASQUEL LOMBADA</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3016/3016_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3016/3016_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUTRAN - AVENIDA ANTONIO CASQUEL - REDUTOR DE VELOCIDADE</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3017/3017_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3017/3017_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUTRAN - SINALIZAÇÃO RUA JOÃO MISCHIATTI</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3018/3018_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3018/3018_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUTRAN - RUA JOÃO MISCHIATTI - SINALIZAÇÃO</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3019/3019_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3019/3019_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUTRAN - RUA CURITIBA VILA RUBIM</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3020/3020_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3020/3020_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUTRAN PONTILHÃO SINALIZAÇÃO E TACHÕES</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3021/3021_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3021/3021_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUTRAN RUA JOÃO MISCHIATTI RUA MINAS GERAIS</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3022/3022_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3022/3022_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUTRAN RUA ANTIMO VEZOZZO MAO DUPLA</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3025/3025_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3025/3025_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 003 REITERAÇÃO 153 E 107 /2015 CORREÇÃO PORTAL BERGAMASCHI</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3026/3026_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3026/3026_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACAF CESSÃO DE TERRENO</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3027/3027_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3027/3027_texto_integral.pdf</t>
   </si>
   <si>
     <t>POÇOS ARTESIANOS</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Márcio Albertini, Renato Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3028/3028_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3028/3028_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERÇÃO RAPADURA MERENDA ESCOLAR</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3029/3029_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3029/3029_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO RUA MARECHAL FLORIANO</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3030/3030_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3030/3030_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 062 REITERAÇÃO 012/2015 REITERAÇÃO 016/2014 - QUEBRA MOLAS GONZAGA</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3295/3295_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3295/3295_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRENO SALÃO COMUNITÁRIO GONZAGA</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Tuta, Renato Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3296/3296_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3296/3296_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO CEMITÉRIO</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3297/3297_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3297/3297_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS TACHÕES CADEIRANTES</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3298/3298_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3298/3298_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO CEMITÉRIO</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/</t>
+    <t>http://sapl.cambara.pr.leg.br/media/</t>
   </si>
   <si>
     <t>REITERAÇÃO 102 E 095 - PROCON</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3304/3304_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3304/3304_texto_integral.pdf</t>
   </si>
   <si>
     <t>BOCA DE LOBO - CORREÇÃO ASFALTICA - RUA JOSE AGNELLO CORREIA DE CASTRO</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3305/3305_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3305/3305_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPLACAMENTO CONJUNTO IRMA PAULINA</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3306/3306_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3306/3306_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 223 - MELHORIAS DEFESA CIVIL</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3307/3307_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3307/3307_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 003 168 REITERAÇÃO 153 E 107/2015 - CORREÇÃO PORTAL BERGAMASCHI</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3308/3308_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3308/3308_texto_integral.pdf</t>
   </si>
   <si>
     <t>RODOVIARIA MUNICIPAL - PRODUTOS DE HIGIENE</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3309/3309_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3309/3309_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGILIDADE EXAMES</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3310/3310_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3310/3310_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENTISTAS VILA SANTANA</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3311/3311_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3311/3311_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIRETOR INFRAESTRUTURA CORREÇÃO ASFALTICA IGNEZ PANICHI</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3312/3312_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3312/3312_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIRETOR INFRAESTRUTURA OPERAÇÃO TAPA BURACOS POPULAR VELHA</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3313/3313_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3313/3313_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA PEDESTRE</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3315/3315_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3315/3315_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI PROJETO SAÚDE DA CRIANÇA</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3316/3316_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3316/3316_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO CIDADE DIGITAL</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3317/3317_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3317/3317_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEVANTAMENTO CONJUNTO GONZAGA GALERIAS</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Professor Tinelli</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3323/3323_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3323/3323_texto_integral.pdf</t>
   </si>
   <si>
     <t>AREA CESSÃO ACAF</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3324/3324_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3324/3324_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTÃO FARMACIAS RONDAS</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3329/3329_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3329/3329_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 010 - REUNIÕES EXECUTIVAS</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3330/3330_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3330/3330_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 032 - REITERAÇÃO 023/2014 - FISCAIS - LIMPEZA DOS TERRENOS.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3331/3331_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3331/3331_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND_196_REITERAÇÃO_036_REITERAÇÃO_220_018_2015_REITERAÇÃO_085_2014_PROJETO_REVITALIZAÇÃO_ESTAÇÃO FERROVIARIA</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3332/3332_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3332/3332_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO_069_SEC. ESPORTES_REFORMA_GINÁSIO DE ESPORTES</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3333/3333_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3333/3333_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 133 - PONTE PARQUE ALAMBARI II</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3334/3334_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3334/3334_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO_174_2015_REITERAÇÃO_150_REITERAÇÃO_CORREÇÃO_REDE DE ENERGIA_YOKI</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3335/3335_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3335/3335_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORREÇÃO ASFALTICA ZONA RURAL</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3339/3339_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3339/3339_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 139 COMUTRAN PLACA CONJ IRMA PAULINA</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3340/3340_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3340/3340_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3341/3341_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3341/3341_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 199 REITERAÇÃO 174 2015 REITERAÇÃO 150 REITERAÇÃO CORREÇÃO REDE DE ENERGIA YOKI</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3342/3342_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3342/3342_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 035 REITERAÇÃO 189 015 2015 REITERAÇÃO 220 2014 MELHORIAS CEMITERIO</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3343/3343_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3343/3343_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPEL IMPLANTAÇÃO DE REDE FUNDOS ESTADIO SANTANA</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3344/3344_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3344/3344_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO_200_CORREÇÃO ASFALTICA_ZONA RURAL</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3345/3345_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3345/3345_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO MELHORIAS PARQUES</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3346/3346_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3346/3346_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARQUE INFANTIL_SÃO JOSÉ II</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3350/3350_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3350/3350_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. DIEGO GARCIA - VERBAS</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3351/3351_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3351/3351_texto_integral.pdf</t>
   </si>
   <si>
     <t>DER CORREÇÃO PR 431</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3352/3352_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3352/3352_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARQUE VILA RUBIM</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3353/3353_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3353/3353_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP. DIEGO GARCIA OBRA CMEI CONJ IGNEZ</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3354/3354_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3354/3354_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEGURANÇA CONJ IGNEZ</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Polaco Funileiro</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3357/3357_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3357/3357_texto_integral.pdf</t>
   </si>
   <si>
     <t>PISO ACADEMIA SÃO JOSÉ II</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3358/3358_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3358/3358_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPATRIAÇÃO DE RECURSOS DESTINAÇÃO SAÚDE</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3359/3359_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3359/3359_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO DE LIMPEZA</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3363/3363_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3363/3363_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL ESCOLA DE CULINÁRIA</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3364/3364_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3364/3364_texto_integral.pdf</t>
   </si>
   <si>
     <t>PISO ACADEMIA VOTORANTIM E IGNEZ PANICHI</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Raffaello Frascati</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3365/3365_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3365/3365_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA MOLAS BR369</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3366/3366_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3366/3366_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA PRAÇA DR. MIGUEL DINIZO</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2075/2075_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2075/2075_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE E REGULAMENTA A REALIZAÇÃO DE CONCURSO PÚBLICO DE PROVAS E TÍTULOS PARA PROVIMENTO DE CARGO DA CARREIRA PRÓPRIA DOS SERVIDORES DA CÂMARA MUNICIPAL DE CAMBARÁ, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2074/2074_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2074/2074_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O NÚMERO DE VEREADORES PARA A LEGISLATURA 2017/2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3361/3361_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3361/3361_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACOLHE O ACÓRDÃO DE PARECER PRÉVIO Nº 148/16 DA PRIMEIRA CÂMARA DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, APROVANDO AS CONTAS DO SR. JOSÉ SALIM HAGGI NETO, REFERENTES AO PODER EXECUTIVO DO MUNICÍPIO DE CAMBARÁ, EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1824/1824_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1824/1824_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O PISO DE VENCIMENTOS DO QUADRO DO MAGISTÉRIO PÚBLICO MUNICIPAL, NOS TERMOS DA LEI FEDERAL Nº11.738 DE 16 DE JULHO DE 2008.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1908/1908_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1908/1908_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ADEQUA A REMUNERAÇÃO DO CARGO DE TÉCNICO EM RAIO X, NOS TERMOS DO ARTIGO 16 DA LEI FEDERAL 7.394 DE 29 DE OUTUBRO DE 1985, ALTERA A LEI COMPLEMENTAR Nº46 DE 05 DE NOVEMBRO DE 2014 CONFORME ESPECIFICA E ADOTA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1911/1911_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1911/1911_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 41, DE 30 DE ABRIL DE 2014 QUE AUTORIZA O PODER EXECUTIVO A CONCEDER ÁREAS NO MUNICÍPIO, DESTINADAS A INSTALAÇÃO DE INDÚSTRIAS, EM REGIME DE CONCESSÃO DE DIREITO REAL DE USO E DÁ OUTRAS PROVIDÊNCIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1912/1912_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1912/1912_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 46, DE 05 DE NOVEMBRO DE 2014, ALTERA A DATA BASE _x000D_
 DO QUADRO PRÓPRIO DO PODER EXECUTIVO - QPPE E CONCEDE REPOSIÇÃO SALARIAL A TODOS OS SERVIDORES ATIVOS, INATIVOS E OCUPANTES DE CARGOS DE PROVIMENTO EM COMISSÃO DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1913/1913_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1913/1913_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO DE CAMBARÁ A FIRMAR CONVÊNIO COM O INSTITUTO BOURBON DE RESPONSABILIDADE SOCIOAMBIENTAL, PARA CONSTRUÇÃO DE EDIFÍCIO E INSTALAÇÃO _x000D_
 DE ESCOLA PROFISSIONALIZANTE. </t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2005/2005_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2005/2005_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A QUANTIDADE DE CARGOS PÚBLICOS PREVISTOS NA LEI COMPLEMENTAR Nº 46 DE 05 DE NOVEMBRO DE 2014 CONFORME ESPECIFICA E ADOTA OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3314/3314_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3314/3314_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AS INSTALAÇÕES DO IMÓVEL SITO À AV. BRASIL Nº 1.082 PARA FUNCIONAMENTO E INSTALAÇÃO DE ENSINO SUPERIOR NO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3320/3320_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3320/3320_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR CONCORRÊNCIA PÚBLICA PARA CONCESSÃO DOS SERVIÇOS DE TRANSPORTE COLETIVO EM ÔNIBUS, DENTRO DO PERÍMETRO URBANO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3338/3338_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3338/3338_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE CAMBARÁ A FIRMAR CONVÊNIO COM O INSTITUTO BOURBON DE RESPONSABILIDADE SOCIOAMBIENTAL, PARA CONSTRUÇÃO DE EDIFÍCIO, INSTALAÇÃO E FUNCIONAMENTO DE ESCOLA PROFISSIONALIZANTE.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3355/3355_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3355/3355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TRANSPOSIÇÃO DE REGIME CELETISTA PARA O ESTATUTÁRIO DOS EMPREGADOS PÚBLICOS CRIADOS PELAS LEIS Nº 1.313/2006, Nº 1.344/2007, Nº 1.380/2008 E LEI COMPLEMENTAR Nº 58/2015, ALTERA A LEI COMPLEMENTAR Nº 46 DE 05 DE NOVEMBRO DE 2014 CONFORME ESPECIFICA E ADOTA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1800/1800_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1800/1800_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DAS GRATIFICAÇÕES DE FUNÇÃO DO LEGISLATIVO &amp;#8211; GFL, NO ÂMBITO DA CÂMARA MUNICIPAL DE CAMBARÁ, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1907/1907_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1907/1907_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2 DA LEI 1628 DE 2015</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1909/1909_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1909/1909_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CEDER AS INSTALAÇÕES DO IMÓVEL SITO À AV. BRASIL Nº 1.082 PARA FUNCIONAMENTO E INSTALAÇÃO DE ENSINO SUPERIOR NO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1910/1910_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1910/1910_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA NOVO VALOR DO AUXÍLIO ALIMENTAÇÃO PREVISTO NA LEI 1.591 DE 03 DE NOVEMBRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1918/1918_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1918/1918_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO E INCLUI NOVO ELEMENTO DE DESPESA, PARA O EXERCÍCIO DE 2016</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1919/1919_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1919/1919_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO E INCLUI NOVO ELEMENTO DE DESPESA PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2006/2006_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2006/2006_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 5º DA LEI Nº 1.513/2013, DISPÕE SOBRE A INCLUSÃO DE LOTE RURAL AO PERÍMETRO URBANO DO MUNICÍPIO DE CAMBARÁ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2073/2073_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2073/2073_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2775/2775_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2775/2775_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2º DA LEI Nº 1640/2016</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3023/3023_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3023/3023_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE AMORTIZAÇÃO DO DÉFICIT TÉCNICO ATUARIAL JUNTO AO CAMBARÁPREV COM BASE NA REAVALIAÇÃO ATUARIAL REFERENTE AO EXERCÍCIO 2015</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3293/3293_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3293/3293_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO E INCLUI NOVO ELEMENTO DE DESPESA PARA O EXERCÍCIO DE 2016. </t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3294/3294_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3294/3294_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUBSTITUIÇÃO DE SACOLAS PLÁSTICAS CONVENCIONAIS POR BIODEGRADÁVEIS E INCENTIVO AO USO DE SACOLAS REUTILIZÁVEIS PELOS ESTABELECIMENTOS COMERCIAIS DO MUNICÍPIO DE CAMBARÁ, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3321/3321_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3321/3321_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PARCELAMENTO DE DÍVIDA PELO PODER EXECUTIVO MUNICIPAL JUNTO A COMPANHIA PARANAENSE DE ENERGIA - COPEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3322/3322_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3322/3322_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3326/3326_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3326/3326_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA A REALIZAÇÃO DE FEIRAS ITINERANTES NO MUNICÍPIO DE CAMBARÁ E  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3327/3327_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3327/3327_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A IMPRENSA OFICIAL DO MUNICÍPIO DE CAMBARÁ, ESTADO DO PARANÁ, ENCARREGADO DA PUBLICIDADE DOS ATOS DO PODER EXECUTIVO, DO PODER LEGISLATIVO, BEM COMO DE SUAS AUTARQUIAS  E FUNDAÇÕES E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3328/3328_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3328/3328_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA REALIZAÇÃO DE FEIRAS ITINERANTES NO MUNICÍPIO DE CAMBARÁ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3336/3336_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3336/3336_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA, CONFORME ESPECIFICA, A CESSÃO AO ESTADO DO PARANÁ, DO PRÉDIO DO COLÉGIO ESTADUAL CAROLINA LUPION  , PARA FINS DE UTILIZAÇÃO COMO UNIDADE ESCOLAR.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3337/3337_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3337/3337_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O COMITÊ MUNICIPAL DO TRANSPORTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3349/3349_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3349/3349_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMA DE AMORTIZAÇÃO DO DÉFICIT TÉCNICO ATUARIAL PARA OBTENÇÃO DO EQUILÍBRIO FINANCEIRO E ATUARIAL QUE O MUNICÍPIO TEM EM FACE DO RPPS DO MUNICÍPIO DE CAMBARÁ PR</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3360/3360_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3360/3360_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO  DOS ANEXOS  DA LEI 1616 DE  16 DE JULHO DE 2015,A LEI  QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3362/3362_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3362/3362_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 5º DA LEI NO 1641/2016, DISPÕE SOBRE A INCLUSÃO DE LOTE RURAL AO PERÍMETRO URBANO DO MUNICÍPIO DE CAMBARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1914/1914_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1914/1914_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO DA INCLUSÃO E ACESSIBILIDADE DE PESSOAS COM  DEFICIÊNCIA NO ÂMBITO DO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1915/1915_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1915/1915_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL A TODOS OS SERVIDORES ATIVOS, INATIVOS E OCUPANTES DE CARGOS DE PROVIMENTO EM COMISSÃO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1916/1916_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1916/1916_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA NOVO VALOR DO AUXÍLIO ALIMENTAÇÃO PREVISTO NA LEI Nº 1.602, DE 14 DE ABRIL DE 2015, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1917/1917_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1917/1917_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO SUBSÍDIO DOS VEREADORES DO PODER LEGISLATIVO DE CAMBARÁ, ESTADO  DO PARANÁ.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2730/2730_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2730/2730_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA OS SUBSÍDIOS DO PREFEITO MUNICIPAL, DO VICE-PREFEITO MUNICIPAL E DOS SECRETÁRIOS MUNICIPAIS DE CAMBARÁ, ESTADO DO PARANÁ, PARA A LEGISLATURA 2017/2020 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2731/2731_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2731/2731_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PRESIDENTE E DOS VEREADORES DA CÂMARA MUNICIPAL DE CAMBARÁ, ESTADO DO PARANÁ, PARA A LEGISLATURA 2017/2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2732/2732_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2732/2732_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POSSE RESPONSÁVEL DE ANIMAIS DE ESTIMAÇÃO E PROÍBE O ABANDONO DESSES ANIMAIS NO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3024/3024_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3024/3024_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA NO BAIRRO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3356/3356_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3356/3356_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O INSTITUTO BOURBON DE RESPONSABILIDADE SOCIOAMBIENTAL.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3301/3301_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3301/3301_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROPOSTA PARCIAL DO ORÇAMENTO DA CÂMARA MUNICIPAL DE CAMBARÁ PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1867/1867_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1867/1867_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CÂMARA CONTRACHEQUES</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1868/1868_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1868/1868_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CÂMARA CÂMERAS</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1869/1869_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1869/1869_texto_integral.pdf</t>
   </si>
   <si>
     <t>DER MELHORIAS PR431</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1870/1870_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1870/1870_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SEC. INFRAESTRUTURA OPERAÇÃO TAPA BURACOS</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1871/1871_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1871/1871_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES OPERAÇÃO CIDADE LIMPA</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1872/1872_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1872/1872_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ABASTECIMENTO GM</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1904/1904_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1904/1904_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO REPASSE PEDAGIO</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1905/1905_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1905/1905_texto_integral.pdf</t>
   </si>
   <si>
     <t>ECONORTE INFORMAÇÃO REPASSE PEDAGIO</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1920/1920_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1920/1920_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 104/2014 INFORMAÇÕES FUNDO PERDIDO</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1921/1921_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1921/1921_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CÂMARA CONTRACHEQUES PROGRESSÃO</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1922/1922_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1922/1922_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DUODECIMO</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1923/1923_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1923/1923_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CÂMARA PROCESSO DE COMPRA Nº. 013/2016</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1924/1924_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1924/1924_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ASSOCIAÇÃO DOS ESTUDANTES</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1925/1925_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1925/1925_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 002 INFORMAÇÕES CÂMARA CÂMERAS</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1926/1926_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1926/1926_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 007 INFORMAÇÃO REPASSE PEDAGIO</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1927/1927_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1927/1927_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 008 ECONORTE INFORMAÇÃO REPASSE PEDAGIO</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1928/1928_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1928/1928_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 009 REITERAÇÃO 104/2014 INFORMAÇÕES FUNDO PERDIDO</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1929/1929_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1929/1929_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 006 INFORMAÇÕES ABASTECIMENTO GM</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1930/1930_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1930/1930_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTA FISCAL ITENS FUNDO PERDIDO</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2004/2004_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2004/2004_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 011 INFORMAÇÕES DUODÉCIMO</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2062/2062_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2062/2062_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES REDE DE ESGOTO BAIRRO ESTAÇÃO</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2063/2063_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2063/2063_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES MEDIÇÃO RUAS RECURSO</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2064/2064_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2064/2064_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES PONTE BAIRRO ESTAÇÃO</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2065/2065_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2065/2065_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES MELHORIAS PARQUES</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2066/2066_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2066/2066_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES REFORMA DAS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2067/2067_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2067/2067_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CONTRATAÇÃO MÉDICO ESPECIALISTA</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2068/2068_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2068/2068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES EXAMES LABORATORIAIS</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2069/2069_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2069/2069_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES MATERIAL ODONTOLÓGICO</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2070/2070_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2070/2070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CIRURGIAS</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2071/2071_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2071/2071_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES LIBERAÇÃO DE EXAMES</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2072/2072_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2072/2072_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇOES - EMPRESA WAGNER R. BERGAMASCHI CONSTRUTORA</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2083/2083_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2083/2083_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SEC. SAÚDE - INVESTIMENTOS</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2084/2084_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2084/2084_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES LIMPEZA RUA HENRIQUE ROMANO</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2085/2085_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2085/2085_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 134 - INFORMAÇÕES CAMBARA PREV</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2086/2086_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2086/2086_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 132 E 127 - LEI 1618-2015 FICHA LIMPA</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2087/2087_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2087/2087_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 022 REITERAÇÃO 006 INFORMAÇÕES ABASTECIMENTO GM</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2094/2094_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2094/2094_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 007 016 INFORMAÇÃO REPASSE PEDAGIO</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2095/2095_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2095/2095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES PRONTO SOCORRO</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2100/2100_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2100/2100_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 023 NOTA FISCAL ITENS FUNDO PERDIDO</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2101/2101_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2101/2101_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 036 - INFORMAÇOES WAGNER R. BERGAMASCHI CONSTRUTORA</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2102/2102_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2102/2102_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 029 - INFORMAÇÕES MELHORIAS PARQUES</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2103/2103_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2103/2103_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO - 030 INFORMAÇÕES REFORMA DAS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2104/2104_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2104/2104_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO - 031 INFORMAÇÕES CONTRATAÇÃO MÉDICO ESPECIALISTA</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2105/2105_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2105/2105_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO - 034 INFORMAÇÕES CIRURGIAS</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2106/2106_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2106/2106_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO- 035 INFORMAÇÕES LIBERAÇÃO DE EXAMES</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2175/2175_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2175/2175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES GRADES BUEIROS</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2176/2176_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2176/2176_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO MÉDICOS DENTISTAS POSTOS DE SAÚDE</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2177/2177_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2177/2177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO PAGAMENTOS LEI DO ADIANTAMENTO</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2450/2450_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2450/2450_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 005 - INFORMAÇÕES OPERAÇÃO CIDADE LIMPA</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2728/2728_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2728/2728_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 053 - INFORMAÇÃO PAGAMENTOS LEI DO ADIANTAMENTO</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2729/2729_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2729/2729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES BANCO DE HORAS</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2736/2736_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2736/2736_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO 052 - PONTO MÉDICOS DENTISTAS POSTOS DE SAÚDE</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2737/2737_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2737/2737_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES LEIS APLICAÇÃO</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2776/2776_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2776/2776_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO MAIRA</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3012/3012_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3012/3012_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO EDITAIS CONCURSOS</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>Raffaello Frascati, Polaco Funileiro, Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3300/3300_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3300/3300_texto_integral.pdf</t>
   </si>
   <si>
     <t>CIRURGIAS PEQUENA COMPLEXIDADE</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3302/3302_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3302/3302_texto_integral.pdf</t>
   </si>
   <si>
     <t>MATERIAIS POSTOS DE SAÚDE</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3303/3303_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3303/3303_texto_integral.pdf</t>
   </si>
   <si>
     <t>CISNORPI</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3318/3318_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3318/3318_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADICIONAL DE RISCO DE VIDA</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3319/3319_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3319/3319_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO ENFERMEIRAS</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3325/3325_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3325/3325_texto_integral.pdf</t>
   </si>
   <si>
     <t>FEIRA DO BRÁS</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>Rogérinho do Karatê, Márcio Albertini, Professor Tinelli, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3347/3347_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3347/3347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES EDUCAÇÃO PERCENTUAL</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3348/3348_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3348/3348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES GEORREFERENCIAMENTO</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>Rogérinho do Karatê, Professor Tinelli</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3367/3367_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3367/3367_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES VALE ALIMENTAÇÃO</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3368/3368_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3368/3368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES LIMITE PRUDENCIAL</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3369/3369_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3369/3369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DIVIDAS FORNECEDORES</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3370/3370_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3370/3370_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES GOVERNO ESTADUAL SITUAÇÃO RECURSOS</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3371/3371_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3371/3371_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES PAGAMENTOS MÉDICOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4175,67 +4175,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1993/1993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2051/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2052/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2054/2054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2055/2055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2056/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2057/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2059/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2060/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2061/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2098/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2107/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2108/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2109/2109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2110/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2111/2111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2112/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2113/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2118/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2120/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2455/2455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2457/2457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2719/2719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2722/2722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2723/2723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2725/2725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2726/2726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2727/2727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2733/2733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2734/2734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2735/2735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2780/2780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2781/2781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2783/2783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3013/3013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3014/3014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3015/3015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3016/3016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3017/3017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3018/3018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3019/3019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3020/3020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3021/3021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3025/3025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3027/3027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3029/3029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3030/3030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3295/3295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3296/3296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3297/3297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3298/3298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3305/3305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3306/3306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3307/3307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3308/3308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3309/3309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3310/3310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3311/3311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3312/3312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3313/3313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3315/3315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3316/3316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3317/3317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3323/3323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3324/3324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3329/3329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3330/3330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3331/3331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3332/3332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3333/3333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3334/3334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3339/3339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3340/3340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3341/3341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3342/3342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3343/3343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3346/3346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3350/3350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3351/3351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3352/3352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3353/3353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3354/3354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3357/3357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3358/3358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3359/3359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3363/3363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3364/3364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3365/3365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3366/3366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3361/3361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3314/3314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3320/3320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3338/3338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3355/3355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2775/2775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3023/3023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3294/3294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3321/3321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3322/3322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3326/3326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3327/3327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3328/3328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3337/3337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3349/3349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3360/3360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3362/3362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2730/2730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2731/2731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2732/2732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3024/3024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3356/3356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3301/3301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2728/2728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2729/2729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2736/2736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2737/2737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2776/2776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3012/3012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3300/3300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3302/3302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3318/3318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3319/3319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3325/3325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3347/3347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3348/3348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3367/3367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3368/3368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3369/3369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3370/3370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3371/3371_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1993/1993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2051/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2052/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2054/2054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2055/2055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2056/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2057/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2059/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2060/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2061/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2098/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2107/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2108/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2109/2109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2110/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2111/2111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2112/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2113/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2118/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2120/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2455/2455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2457/2457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2719/2719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2722/2722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2723/2723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2725/2725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2726/2726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2727/2727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2733/2733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2734/2734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2735/2735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2780/2780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2781/2781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2783/2783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3013/3013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3014/3014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3015/3015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3016/3016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3017/3017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3018/3018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3019/3019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3020/3020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3021/3021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3025/3025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3027/3027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3029/3029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3030/3030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3295/3295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3296/3296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3297/3297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3298/3298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3305/3305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3306/3306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3307/3307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3308/3308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3309/3309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3310/3310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3311/3311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3312/3312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3313/3313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3315/3315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3316/3316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3317/3317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3323/3323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3324/3324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3329/3329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3330/3330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3331/3331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3332/3332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3333/3333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3334/3334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3339/3339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3340/3340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3341/3341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3342/3342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3343/3343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3346/3346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3350/3350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3351/3351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3352/3352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3353/3353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3354/3354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3357/3357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3358/3358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3359/3359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3363/3363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3364/3364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3365/3365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3366/3366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3361/3361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3314/3314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3320/3320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3338/3338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3355/3355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2775/2775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3023/3023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3294/3294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3321/3321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3322/3322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3326/3326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3327/3327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3328/3328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3337/3337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3349/3349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3360/3360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3362/3362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2730/2730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2731/2731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2732/2732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3024/3024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3356/3356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3301/3301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2728/2728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2729/2729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2736/2736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2737/2737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/2776/2776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3012/3012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3300/3300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3302/3302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3318/3318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3319/3319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3325/3325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3347/3347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3348/3348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3367/3367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3368/3368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3369/3369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3370/3370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2016/3371/3371_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="135.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>