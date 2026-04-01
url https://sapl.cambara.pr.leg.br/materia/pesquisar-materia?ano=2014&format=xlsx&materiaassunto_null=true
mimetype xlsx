--- v0 (2025-12-07)
+++ v1 (2026-04-01)
@@ -54,5622 +54,5622 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cidinho Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE 01 (UM) APARELHO DE AR CONDICIONADO NA FARMÁCIA DO _x000D_
 PRONTO SOCORRO MUNICIPAL.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE SEJA REALIZADO LIMPEZA E REFORMA NOS CAMPOS DE FUTEBOL NOS BAIRROS E CONJUNTOS DO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/541/541_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADO A INSTALAÇÃO DE 02 (DOIS) VENTILADORES NO CORREDOR DO HOSPITAL _x000D_
 SÃO LUCAS, BEM COMO A INSTALAÇÃO DE 01 (UM) VENTILADOR EM CADA _x000D_
 CONSULTÓRIO.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/542/542_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE REALIZE A DEDETIZAÇÃO NOS PSF, HOSPITAL MUNICIPAL, HOSPITAL SÃO LUCAS E _x000D_
 NO PRONTO SOCORRO MUNICIPAL.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Polaco Funileiro</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/543/543_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA INSTALAÇÕES DE LOMBADAS, BEM COMO QUE SEJAM FEITAS AS DEVIDAS _x000D_
 SINALIZAÇÕES, NO SEGUINTE LOCAL: RODOVIA LAURINDO FRANCISCO, PRÓXIMO À _x000D_
 PANCO E À MECÂNICA DIESEL DO GRAXA.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE SEJA REALIZADA LIMPEZA DOS PARQUES, DAS PRAÇAS, DOS RIOS E CAMPOS DE _x000D_
 AREIA DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/545/545_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINA AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJA FEITA UMA VALETA NA RUA SANTA LUZIA, NO CONJUNTO SÃO JOSÉ II. </t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/546/546_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, A CONSTRUÇÃO DE UMA PONTE NO BAIRRO ESTAÇÃO.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJAM FEITOS REPAROS E MANUTENÇÃO NA ILUMINAÇÃO DA  RUA JOÃO GINASPINI, A QUAL SE LOCALIZA ENTRE OS BAIRROS, POPULAR NOVA, SÃO _x000D_
 FRANCISCO E VOTORANTIM.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/548/548_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA  LIBERAÇÃO DO FUNDO PERDIDO, MAIS DE R$450.000,00 (QUATROCENTOS E CINQUENTA MIL REAIS), VINDOS DO GOVERNO DO ESTADO, PARA A CONSTRUÇÃO DE CALÇADAS DE PASSEIO.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Tuta</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO GERENTE DA SANEPAR, SENHOR NILTON CESAR RIBEIRO, QUE SEJA REALIZADO UM ESTUDO E A DEVIDA CONSTRUÇÃO DE UMA REDE DE ESGOTO NO DISTRITO INDUSTRIAL, BEM COMO A MELHORIA NO BASTECIMENTO DE AGUA.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO SETOR COMPETENTE DA  ADMINISTRAÇÃO PÚBLICA, QUE SEJA CONSTRUÍDO UM POÇO ARTESIANO NO PÁTIO DO BARRACÃO _x000D_
 MUNICIPAL. </t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CONSTRUÍDO UM POÇO ARTESIANO COM  CAIXA D&amp;#8217;AGUA NA CASA DA DIVINA PROVIDÊNCIA, FUTURA ENTIDADE SÃO PIO, NO BAIRRO ÁGUA DO JAÚ, BENEFICIANDO A CHÁCARA E OS AGRICULTORES, SENDO UM POÇO COMUNITÁRIO.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINA AO SETOR COMPETENTE DA  ADMINISTRAÇÃO PÚBLICA, QUE SEJA INSTALADA UMA ACADEMIA DA 3ª IDADE NO PARQUE DO CONJUNTO GONZAGA. </t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA AO SETOR COMPETENTE DA  ADMINISTRAÇÃO PÚBLICA, QUE SEJAM INSTALADOS 05 (CINCO) ABASTECEDOUROS COMUNITÁRIOS.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA AO SETOR COMPETENTE DA  ADMINISTRAÇÃO PÚBLICA, QUE SEJAM CONSTRUÍDOS 03 (TRÊS) QUEBRA-MOLAS.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINA AO SETOR COMPETENTE DA  ADMINISTRAÇÃO PÚBLICA, QUE A RUA ALEXANDRE DOMINGOS CAETANO, CRUZAMENTO COM A RUA BARÃO DO RIO BRANCO, AO LADO DO BAR DO COSTELA, SEJA UMA VIA DE MÃO ÚNICA. </t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Raffaello Frascati</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/556/556_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJA INSTALADA UMA ACADEMIA DA 3ª IDADE NA VILA SANTANA.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETÁRIA MUNICIPAL DE AGRICULTURA, MEIO AMBIENTE E TURISMO, ANA CÉLIA FRANCICA GRANDI, QUE SEJA REALIZADO EMPEDRAMENTO NA ESTRADA RURAL DO BAIRRO VILA AURORA.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Márcio Albertini</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE SEJA REALIZADO CORREÇÃO DA PARTE ASFÁLTICA DAS PISTAS DE CAMINHADA DOS PARQUES E SUAS RESPECTIVAS ILUMINAÇÕES.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE SEJAM PROVIDENCIADAS SINALIZAÇÕES E DEMARCAÇÕES DE TRÂNSITO EMBAIXO DO PONTILHÃO DO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/560/560_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINA QUE SEJAM REALIZADAS REFORMAS NA CASA DE VELÓRIO, </t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE SEJA COBRADO DOS FISCAIS DO MUNICÍPIO SOBRE A QUESTÃO DAS LIMPEZAS DOS TERRENOS PÚBLICOS E PARTICULARES.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SENHORA MAIRA MEDEIROS HAGGI, QUE ENTRE EM CONTATO COM O RESPONSÁVEL PELA AMÉRICA LATINA LOGÍSTICA.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE SEJA APLICADO O ARTIGO 45, DA LEI Nº. 8213/91 NO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Professor Tinelli</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE SEJA DADO UM INCENTIVO EMPRESARIAL TAIS COMO: ISENÇÃO DE IPTU E DOAÇÃO DE TERRENO.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/574/574_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO TICKET ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/575/575_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>LICENÇA MATERNIDADE.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/576/576_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DOS ENTRONCAMENTOS DA RUA MONSENHOR JOÃO BELCHIOR.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO BAIRRO JARDIM NOVA AMÉRICA.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/578/578_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUXÍLIO ALIMENTAÇÃO E PLANO DE SAÚDE AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE QUEBRA-MOLAS, PLACAS INDICATIVAS E A PINTURA DE SOLO NA MARGINAL DA BR369.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/597/597_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE AEESC.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Renato Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/598/598_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>EQUIPARAÇÃO SALARIAL DOS PROFISSIONAIS.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/599/599_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE CAIXA.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/600/600_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/601/601_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO PRONTO SOCORRO.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/602/602_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA CALÇADA PRÓXIMA À IGREJA DO JARDIM SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/603/603_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NA CRECHE MUNDO FELIZ</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/604/604_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA ESCOLA LUCY REQUIÃO.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/605/605_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO TAMPA DE GALERIA.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Professor Tinelli, Cidinho Enfermeiro, Márcio Albertini, Polaco Funileiro, Raffaello Frascati, Renato Rodrigues, Rogérinho do Karatê, Tuta, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/606/606_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASA CIVIL DELEGADO.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/607/607_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASA CIVIL VIATURA.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/608/608_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETORNO DA VIATURA DA MARCA RENAULT &amp;#8220;DUSTER&amp;#8221; AO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Cidinho Enfermeiro, Márcio Albertini, Polaco Funileiro, Professor Tinelli, Raffaello Frascati, Renato Rodrigues, Rogérinho do Karatê, Tuta, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/609/609_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHE AO MUNICÍPIO DE CAMBARÁ, UMA NOVA VIATURA PARA A PATRULHA ESCOLAR.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/633/633_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATAÇÃO DE ESTAGIÁRIOS. </t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/634/634_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE A RUA MONSENHOR JOÃO BELCHIOR, ENTRE A CASA PAROQUIAL E O CONJUNTO GONZAGA, PASSE A SER VIA DE MÃO DUPLA.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/635/635_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLACAS DE TRÂNSITO. </t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/636/636_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Rogérinho do Karatê, Cidinho Enfermeiro, Polaco Funileiro, Raffaello Frascati</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/637/637_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORGANIZAÇÃO E A DEFINIÇÃO DE UM HORÁRIO PARA QUE O MÉDICO ATENDA NO POSTO DE SAÚDE DO CONJUNTO IGNEZ PANICHI.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Rogérinho do Karatê, Raffaello Frascati</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/638/638_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO CAMPO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Rogérinho do Karatê, Cidinho Enfermeiro, Polaco Funileiro</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM REALIZADAS MELHORIAS NO CENTRO ESPORTIVO DO CONJUNTO IGNEZ PANICHI.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO A OPERAÇÃO TAPA BURACOS NA RUA MINAS GERAIS, NA ESQUINA DA EMPRESA FUCAM, BEM COMO EM TODO O MUNICÍPIO.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PODAS E CORTES DE ÁRVORES  NA RUA OLÍMPIO CRIVARI, ÚLTIMA RUA DO BAIRRO GONZAGA.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/644/644_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PODA E/OU CORTE DE UMA ÁRVORE DA RUA SÃO JORGE, NOS FUNDOS DO POSTO DE SAÚDE DO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/645/645_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM RETIRADAS AS MANILHAS QUE ESTÃO  NO PARQUE GONZAGA.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/646/646_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ESTAÇÃO FERROVIÁRIA E A CRIAÇÃO DE UM CENTRO DE CONVIVÊNCIA E APOIO.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/647/647_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NO PROLONGAMENTO DA AVENIDA BRASIL QUE DÁ ACESSO AO BAIRRO ESTAÇÃO FERROVIÁRIA.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/648/648_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADO UM ESTUDO SOBRE A VIABILIDADE SE DE FAZER O SANEAMENTO BÁSICO NO BAIRRO ESTAÇÃO, CRIANDO GALERIAS DE ESGOTO.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/649/649_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE A CONTENÇÃO DE TERRA E LAMA, A QUAL SE ACUMULA NO CONJUNTO PARAÍSO, PRINCIPALMENTE NO PERÍODO DE CHUVAS.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/650/650_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA PÚBLICA.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/651/651_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADAS: CONJUNTO VOTORANTIM, QUE LIGA AO CONJUNTO SÃO FRANCISCO; CONJUNTO BERGAMASCHI.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Cidinho Enfermeiro, Polaco Funileiro</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODELO DA GUARDA MUNICIPAL IGNEZ PANICHI</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO RUA OSVALDO BITTENCOURT</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA TERRENO BARRACÃO MUNICIPAL</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA PARQUE GONZAGA</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO MORADA DO SOL NOVA CAMBARÁ</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO RODOVIA LAURINDO FRANCISCO</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASAS POPULARES IRMÃ PAULINA</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/683/683_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO TÉCNICO DE ENFERMAGEM</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORREÇÃO ASFÁLTICA MORADA DO SOL</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E PINTURA BR369</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMINHÃO COLETA DE LIXO</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALAMBRADO PARQUE IGNEZ PANICHI</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>GRADE BUEIRO JARDIM NOVA AMERICA</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO PREFERENCIAL</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO AR CONDICIONADO POSTO IGNEZ</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Rogérinho do Karatê, Tuta</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/712/712_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCERIA GALERIA DE AGUA NOVA AMERICA</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>POÇO ARTESIANO BAIRRO PALMEIRINHAS</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA MURETA REDECAM</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>PISTA DE SKATE</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA SÃO JOSÉ II</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. AGRICULTURA EMPEDRAMENTO BAIRROS RURAIS</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANEPAR PLACA CRUZAMENTO BR369</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Márcio Albertini, Renato Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO REVITALIZAÇÃO ESTAÇÃO FERROVIARIA</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Márcio Albertini, Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO AVENIDA ANTONIO MANO</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO SEC. INFRAESTRUTURA MATERIAIS ESCOLA MARIA PAULINA</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS ALAMBRADO CLUBE LAZER</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/747/747_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO FORUM CARTORIO</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E ROÇAGEM</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS E FAIXAS ENTRADA E SAÍDA SAMU E PRONTO SOCORRO</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE RUA RUI BARBOSA</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASCALHAMENTO MEIRELLES</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E ROÇAGEM LUCY REQUIAO</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/748/748_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO POÇO ARTESIANO GONZAGA</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/749/749_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADAS</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/750/750_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>MAO UNICA RUA JOAQUIM JOSE ALEXANDRE CAETANO</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/751/751_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO REDE DE ENERGIA</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/752/752_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GALHOS SECOS</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/769/769_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>BANHEIRO DEFICIENTES</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/770/770_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA E REFORMA CORPO DE BOMBEIROS</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/771/771_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO SÃO JOSÉ I E II</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Polaco Funileiro, Cidinho Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/772/772_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANILHAS ESTAÇÃO</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/773/773_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO BOM DIA TRABALHADOR</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/774/774_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>ECONORTE RETIRADA DE MURETA BR369</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/775/775_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO CONTRA A DENGUE</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/789/789_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA CAMINHÃO</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/790/790_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODAS DE ARVORE</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/791/791_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FESTAS</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/792/792_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA PORTAL</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/793/793_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO TORRE</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/802/802_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADAS SÃO JOSÉ II</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/803/803_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>CADASTRO SAÚDE PACIENTES</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/804/804_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO LAMPADAS DE LED BR369</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/805/805_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFRAESTRUTURA TAPAR BROCAS IGNEZ PANICHI</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/814/814_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/821/821_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEMARCAÇÃO HIDRANTES</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/822/822_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO DE CARREIRA</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/823/823_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. SAUDE REPASSE RECURSO</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/824/824_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LAMPADAS</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/825/825_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA PEDESTRE</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/826/826_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA SALA DE ODONTOLOGIA</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/839/839_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRO DE EVENTOS</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/840/840_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BANHEIRO NA PRAÇA</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/841/841_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE CERCA CONJUNTO IGNEZ</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/842/842_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA CANTEIRO AVENIDA ANTONIO MANO</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/843/843_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORREÇÃO ILUMINAÇÃO PARQUE SÃO JOSE II</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/844/844_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. SAUDE DISPONIBILIDADE PROFISSIONAIS DE ODONTOLOGIA</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/845/845_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSELHO MUNICIPAL DE PROTEÇÃO ANIMAL</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/846/846_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTENA TELEVISÃO</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/854/854_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIBERAÇÃO RUA BENJAMIN CONSTANT REDE DE ESGOTO</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/855/855_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>IDENTIFICÃO E MAPEAMENTO DAS RUAS</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/856/856_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA O PLANO DE SAUDE E AUXILIO ALIMENTAÇÃO</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/857/857_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEP ESTADUAL JONAS GUIMARAES POLICIA FEDERAL ECONORTE</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/858/858_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/859/859_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADAS.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/860/860_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Rogérinho do Karatê, Márcio Albertini, Professor Tinelli, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/870/870_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>SALARIO COMPLETO AGENTES</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/871/871_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANEJAMENTO AVENIDA ANTONIO MANO - ESTUDOS</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/872/872_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E MELHORIAS RUA MARECHAL DEODORO DA FONSECA</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/873/873_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO DE CARREIRA APROXIMAÇÃO DE SALARIO ENFERMEIROS</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/874/874_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/875/875_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESIDENTE DA COMISSAO DE SEGURANÇA PÚBLICA POSTO POLICIAL</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/876/876_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO LABORATORIO SÃO LUCAS</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/888/888_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>MIGRAÇÃO DE REGIME CLT</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/889/889_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISTRIBUIÇÃO SEMENTE CITRONELA</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/890/890_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE PSICOLOGO</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/891/891_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>SALA AME-SE</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/892/892_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO COBERTURA POSTO CENTRAL</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/893/893_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO QUEBRA MOLAS BR369</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/894/894_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO CORREÇÃO ILUMINAÇÃO PARQUE SÃO JOSE II</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/895/895_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO IDENTIFICAÇÃO E MAPEAMENTO DAS RUAS</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/896/896_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO MANUTENÇÃO LABORATORIO SÃO LUCAS</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/897/897_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA BUEIRO BR369 YOKI</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/898/898_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA BUEIRO LIMPEZA GRADE</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/909/909_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO AVENIDA DEPUTADO JOSE AFONSO</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/910/910_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACA DE CARGA E DESCARGA AVENIDA DEPUTADO JOSE AFONSO</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/911/911_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. ESPORTES TAXA GINASIO DE ESPORTES</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/912/912_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPOS DE AREIA</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/913/913_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADAS AVENIDA DEPUTADO JOSE AFONSO</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/914/914_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTOS DE WIFI</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/915/915_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFRAESTRUTURA TAPAR BURACOS RUA JOAO MANOEL DOS SANTOS</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/916/916_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA MOLAS RUA CONCEIÇÃO PRADO MORENO</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/922/922_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO E EMPLACAMENTO RUA JOAO MISCHIATTI</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/923/923_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DE SENTIDO DE RUA PARANÁ NORTE</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/932/932_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABAIXO ASSINADO PLANO DE CARREIRA AGENTES OPERACIONAIS</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/933/933_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABAIXO ASSINADO PLANO DE CARREIRA GUARDAS MUNICIPAIS E BOMBEIROS.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/941/941_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO CAMPOS DE AREIA</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/942/942_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO BOMBA POÇO ARTESIANO</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/949/949_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMINHÃO PIPA LAVAR RUAS</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/950/950_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t>ECONORTE TREVO RODOVIA DA LIBERDADE</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/954/954_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t>PISO SALARIAL AGENTES COMUNITÁRIOS</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Walcir Joaquim, Cidinho Enfermeiro, Márcio Albertini, Polaco Funileiro, Professor Tinelli, Raffaello Frascati, Renato Rodrigues, Rogérinho do Karatê, Tuta</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/955/955_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CASAS IRMÃ PAULINA</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/956/956_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERENCIA TOM</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/961/961_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ALEX CANZIANI</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/962/962_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>TOMAR PROVIDÊNCIAS URGENTES SOBRE ANTIGO POSTO DE SAUDE - VILA SANTANA</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/963/963_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS EM GALERIA, CRUZAMENTO DA RUA MONSENHOR JOÃO BELCHIOR COM A RUA MARECHAL DEODORO DA FONSECA</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/964/964_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>AREA DE RISCO</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/966/966_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELA QUADRA ESCOLA LUIS LORENZETTI</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/967/967_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>CERCA PARQUE IGNEZ PANICHI</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/968/968_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. AGRICULTURA - ROLO COMPACTADOR NOS BAIRROS RURAIS</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/970/970_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/971/971_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO ESTACIONAMENTO VAGAS DEFICIENTES</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/972/972_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO SINALIZAÇÃO PONTILHÃO</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/973/973_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO LIMPEZA BOCAS DE LOBO</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/974/974_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO CORRIMÃO PONTE</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/975/975_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRAÇA POSTO DE SAÚDE SÃO JOSÉ</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/976/976_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORREÇÃO VIELAS</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/977/977_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/979/979_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO BANCOS RODOVIARIA</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/980/980_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO COMPLEMENTO REDE DE ENERGIA</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/981/981_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/982/982_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/982/982_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO LOGRADOURO BAIRRO OCTAVIO RODRIGUES</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO MAO UNICA RUA JOAQUIM JOSE ALEXANDRE CAETANO</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/984/984_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/984/984_texto_integral.pdf</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/985/985_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/985/985_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO VEICULOS SAÚDE</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/986/986_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/986/986_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEMARCAÇÃO NOVA CAMBARA E BERGAMASCHI</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/987/987_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/987/987_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS RUA CORONEL BATISTA</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Polaco Funileiro, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/988/988_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/988/988_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO PONTOS DE ONIBUS FIXO NA AVENIDA BRASIL</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA JOÃO ARRUDA DEPUTADO FEDERAL</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFRAESTRUTURA CONSELHO MUNICIPAL DE TRANSITO</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFRAESTRUTURA RODOVIA DA LIBERDADE</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO REFORMA POÇO ARTESIANO</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/999/999_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INSTITUTO DAS AGUAS LIMPEZA RIO ALAMBARI</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1000/1000_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1000/1000_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INSTITUTO DAS AGUAS POÇOS ARTESIANOS</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO CONVITE AEESC</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1002/1002_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1002/1002_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO MELHORIAS CAMPO SÃO FRANCISCO</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO CALÇADAS VOTORANTIM BERGAMASCHI</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO MELHORIA E REFORMA CORPO DE BOMBEIROS</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO CORRIMAO PONTES</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO PAVIMENTAÇÃO IGNEZ PANICHI</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA REFORMA PORTAL</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE GALHOS IGNEZ PANICHI</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO RECAPEAMENTO RODOVIA LAURINDO FRANCISCO</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO ALAMBRADO PARQUE IGNEZ PANICHI</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS CALÇADAS GONZAGA</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO CORREÇÃO ASFALTICA MORADA DO SOL</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS CEMITERIO</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTE RUA CIRO ERTHAL</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO JARDIM NOVA AMÉRICA</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA PROFESSOR LEMOS</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Walcir Joaquim, Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO SECRETARIA DE TURISMO DESVINCULAR</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO APOSENTADORIA POR INVALIDEZ BENEFICIO</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO LOMBADA PEDESTRE</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO MANUTENÇÃO PARQUES</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA RUA BARÃO DO CERRO AZUL</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIA DA CONSCIENCIA NEGRA</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t>GRADES REFORÇADAS BUEIRO</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA MOLAS RUA HERMINIO HAGGI</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t>APARELHO AR CONDIONADO VILA SANTANA</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>BEBEDOURO VILA SANTANA</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1038/1038_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO MANUTENÇÃO PRAÇA RUA DOS EXPEDICIONARIOS</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO TELA DE PROTEÇÃO POPULAR NOVA</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>TIM E OI TELEFONIA</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANEJAMENTO PROJETO LIMPEZA RIO ALAMBARI</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANEJAMENTO PROJETO POÇO ARTESIANO ZONA RURAL</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1048/1048_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t>BANHEIRO E LIXEIRA FEIRA DA LUA</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>GRADE BUEIRO</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1050/1050_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO AMPLIAÇÃO</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE SINALIZAÇÃO BERGAMASCHI</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORREIO JARDIM PARAISO</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t>MURO DE CONTENÇÃO_ESTAÇÃO</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPEDRAMENTO ECONOMICO ESTRADA DO PRATEADINHO</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO BRITADOR MOVEL</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO PORTAIS</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1059/1059_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1059/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO RECAPEAMENTO ASFALTICO BAIRRO ESTAÇÃO</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOGOMARCA VEICULOS DOADOS RECEITA FEDERAL</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t>BRAÇO DE ILUMINAÇÃO GONZAGA</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTORNO RODOVIA DOS TRABALHADORES</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELA DE PROTEÇÃO CAMPO GONZAGA</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t>LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS CONSELHO TUTELAR E GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCOLA MUNICIPAL REINALDO BERNARDELLI</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTO DE SAÚDE VILA SANTANA AME-SE</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/761/761_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS EXERCÍCIO 2000</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/762/762_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS EXERCÍCIO 2001</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/763/763_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS EXERCÍCIO 2004</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/760/760_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE VULTO EMÉRITO DE CAMBARÁ, ESTADO DO PARANÁ, AO SENHOR DESEMBARGADOR NESTOR DUARTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER ÁREAS NO MUNICÍPIO, DESTINADAS  A INSTALAÇÃO DE INDUSTRIAS, EM REGIME DE CONCESSÃO DE DIREITO REAL DE USO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O QUADRO PRÓPRIO DO PODER EXECUTIVO DO MUNICÍPIO DE CAMBARÁ/PR &amp;#8211; QPPE, CONFORME ESPECIFICA _x000D_
 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/758/758_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER ÁREAS NO MUNICÍPIO, DESTINADAS A INSTALAÇÃO DE INDUSTRIAS, EM REGIME DE CONCESSÃO DE DIREITO REAL DE USO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/759/759_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL &amp;#8211; REFIS CAMBARÁ 2014, E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/765/765_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO NÚMERO DE VAGAS PARA O CARGO DE PROFESSOR DE ENSINO FUNDAMENTAL</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/2778/2778_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/2778/2778_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DE CARGA HORÁRIA E SALÁRIO EM CARGOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/799/799_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA FUNÇÃO GRATIFICADA DE CHEFE DA DIVISÃO DE ENDEMIAS</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/800/800_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A ADQUIRIR UMA ÁREA DE TERRAS LOCALIZADA NO PERÍMETRO URBANO DESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/849/849_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTITUIÇÃO DO COMTUR - CONSELHO MUNICIPAL DE TURISMO  E CRIAÇÃO DO FUNDO MUNICIPAL A ELE VINCULADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/853/853_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI COMPLEMENTAR N. 27/2011 EM SEU ARTIGO 19 E ANEXOS. </t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/868/868_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARAGRAFO 3º  E  4º AO ART. 44 E ALTERA O PARÁGRAFO ÚNICO DO ART. 49, AMBOS DO CAPÍTULO III,  DA REDE VIÁRIA, QUE TRATA DA LEI DO PARCELAMENTO DO SOLO, LEI COMPLEMENTAR N° 20/ 2009, DO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/869/869_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OUVIDORIA DA GUARDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/882/882_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/885/885_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ADERE AO PISO SALARIAL NACIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS E INSTITUI PISO SALARIAL AO QUADRO DE PESSOAL ISOLADO DO PROGRAMA DE SAÚDE DA FAMÍLIA </t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/886/886_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI ELEIÇÃO DIRETA PARA  DIREÇÃO DE ESTABELECIMENTO DE ENSINO DA REDE MUNICIPAL DE ENSINO DE CAMBARÁ - PARANÁ.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/887/887_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/953/953_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N. 27/2011 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1045/1045_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1045/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A ADQUIRIR UMA ÁREA DE TERRAS LOCALIZADA NO PERÍMETRO URBANO DESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1063/1063_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1063/1063_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA PREVISTO NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL NO MUNICÍPIO DE CAMBARÁ, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O IMPOSTO SOBRE SERVIÇO DE QUALQUER NATUREZA, DE COMPETÊNCIA DOS MUNICÍPIOS E DO DISTRITO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A REGULAMENTAÇÃO DE SERVIÇOS DE ROÇADA E LIMPEZA PELA ADMINISTRAÇÃO PÚBLICA EM IMÓVEIS URBANOS, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR ÁREAS DE TERRAS DE SUA PROPRIEDADE AO FUNDO DE ARRENDAMENTO RESIDENCIAL &amp;#8211; FAR, ADMINISTRADO PELA CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER _x000D_
 ÁREAS NO MUNICÍPIO, DESTINADAS  A _x000D_
 INSTALAÇÃO DE INDUSTRIAS, EM REGIME DE _x000D_
 CONCESSÃO DE DIREITO REAL DE USO E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/628/628_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO E INCLUI NOVO PROJETO/ATIVIDADE, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO _x000D_
 MUNICÍPIO E INCLUI NOVO PROJETO/ATIVIDADE, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO E INCLUI NOVO PROJETO/ATIVIDADE, PARA O EXERCÍCIO DE 2014. </t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 222º DO REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS MUNICIPAIS LEI Nº 1191/2001.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/707/707_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR PARCELAMENTO DE DÉBITO ORIUNDO DE PRECATÓRIO JUDICIAL.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/757/757_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A IMPRENSA OFICIAL DO MUNICÍPIO DE CAMBARÁ, ESTADO DO PARANÁ, ENCARREGADO DA PUBLICIDADE DOS ATOS DO PODER EXECUTIVO, DO PODER LEGISLATIVO, BEM COMO DE SUAS AUTARQUIAS E FUNDAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/746/746_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO SALARIAL DOS SERVIDORES DO QUADRO EFETIVO DA PREFEITURA MUNICIPAL DE CAMBARÁ/PR.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO E INCLUI NOVO ELEMENTO DE DESPESA, PARA O EXERCÍCIO DE 2014. </t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/764/764_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/766/766_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/767/767_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/768/768_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR ACORDO DE PARCELAMENTO/REPARCELAMENTO DE DÍVIDA PARA COM O FUNDO DE GARANTIA DO TEMPO DE SERVIÇO-FGTS.  </t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/852/852_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROJETO &amp;#8220;BOM DIA TRABALHADOR&amp;#8221;, AUTORIZA O FORNECIMENTO DO CAFÉ DA MANHÃ AO TRABALHADOR RURAL E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/788/788_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PLANO DE INCENTIVO EMPRESARIAL, VISANDO ESTIMULAR A GERAÇÃO DO EMPREGO E RENDA, SUPRIR AOS SETORES DEFICIENTES DA CADEIA PRODUTIVA E DE SERVIÇOS NO ÂMBITO MUNICIPAL. </t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/801/801_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA DEVIDAS PELO MUNICÍPIO AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/848/848_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/851/851_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/866/866_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 19 DO REGIME PRÓPRIO DA PREVIDÊNCIA SOCIAL, LEI Nº1316/2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/2777/2777_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/2777/2777_texto_integral.pdf</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/867/867_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/883/883_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO E INCLUI ELEMENTO DA DESPESA, PARA O EXERCÍCIO DE 2014</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/884/884_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO E INCLUI NOVO ELEMENTO DE DESPESA,PARA O EXERCÍCIO DE 2014. </t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/939/939_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO E INCLUI NOVO ELEMENTO DE DESPESA, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/931/931_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2015 - LOA.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/940/940_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O COMPONENTE MUNICIPAL DO PROGRAMA DE MELHORIA DO ACESSO E QUALIDADE NA ATENÇÃO BÁSICA - PMAQ-AB/MUNICIPAL, NA FORMA DE INCENTIVO FINANCEIRO DE DESEMPENHO</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/946/946_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO E INCLUI NOVO ELEMENTO DE DESPESA E NOVO PROGRAMA E AÇÃO, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/947/947_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, AUXILIO ALIMENTAÇÃO, PARA OS SERVIDORES ATIVOS CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/958/958_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REGULAMENTAÇÃO DOS BENEFÍCIOS EVENTUAIS DE ASSISTÊNCIA SOCIAL NO ÂMBITO DO MUNICÍPIO DE CAMBARÁ, CONSIDERANDO A LEI FEDERAL Nº 8.742/93 DE 07.12.93, ALTERADA PELA LEI 12.435/11 DE 06.07.2011. </t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/959/959_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 32 DE 22 DE SETEMBRO DE 2014 - TFD</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO, PARA O EXERCÍCIO DE 2014. </t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO, INCLUI NOVOS ELEMENTOS DE DESPESA E NOVOS PROGRAMAS E AÇÃO E PROJETO/ ATIVIDADE, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE CONCESSÃO DE DIÁRIAS DA CÂMARA MUNICIPAL DE CAMBARÁ, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>Walcir Joaquim, Márcio Albertini</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O IPTU VERDE, QUE CONCEDE ISENÇÃO PARCIAL DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU), RELATIVOS A _x000D_
 IMÓVEIS ADEQUADOS ÀS MEDIDAS DE PROTEÇÃO AO MEIO AMBIENTE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/706/706_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA  CONJUNTO HABITACIONAL ANEXO AO CONJUNTO HABITACIONAL &amp;#8220;PARAÍSO&amp;#8221;.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O IPTU VERDE, QUE CONCEDE ISENÇÃO PARCIAL DO IMPOSTO PREDIAL E TERRITORIAL URBANO(IPTU),ELATIVOS A IMÓVEIS ADEQUADOS À MEDIDA DE PROTEÇÃO AO MEIO AMBIENTE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OPERAÇÃO CIDADE LIMPA NO MUNICÍPIO DE CAMBARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>Professor Tinelli, Renato Rodrigues, Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL A TODOS OS SERVIDORES ATIVOS, INATIVOS E OCUPANTES DE CARGOS DE PROVIMENTO EM COMISSÃO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUAS NO LOTEAMENTO JARDIM VITÓRIA CRIVARI.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/850/850_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA &amp;#8220;LIXO RECICLADO NA ESCOLA&amp;#8221; NAS UNIDADES DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/948/948_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PRESIDENTE E DOS VEREADORES DA CÂMARA MUNICIPAL DE CAMBARÁ, ESTADO DO PARANÁ, PARA A LEGISLATURA 2013/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1061/1061_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1061/1061_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS &amp;#8220;DEZEMBRO VERDE&amp;#8221;, DEDICADO AO DESENVOLVIMENTO DE AÇÕES QUE VISEM À INTEGRIDADE DA SAÚDE DA CRIANÇA.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>Raffaello Frascati, Cidinho Enfermeiro, Polaco Funileiro</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DE EXPEDIÇÃO DE RECEITAS MÉDICAS E ODONTOLÓGICAS DIGITADAS EM COMPUTADOR OU DATILOGRAFADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 11, 23, 127, 152, 161 E 172 E REVOGA O INCISO IV DO §2º DO ARTIGO 123, O §6º DO ARTIGO 123, O ARTIGO 131 E O PARÁGRAFO ÚNICO DO ART. 132, TODOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAMBARÁ, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO ARTIGO 133 DA LEI ORGÂNICA MUNICIPAL.  </t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DOS ARTIGOS 9º, 14, 23, 26, 31 E 49 E REVOGA A ALÍNEA &amp;#8220;A&amp;#8221; DO §3º DO ARTIGO 14, TODOS DA LEI _x000D_
 ORGÂNICA MUNICIPAL. </t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/847/847_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO ARTIGO 96, §3° DA LEI ORGÂNICA MUNICIPAL. </t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE ENCAMINHE OFICIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, ENCAMINHE A CÂMARA MUNICIPAL, GASTOS DE COMBUSTÍVEL, DE JANEIRO DE 2013 À FEVEREIRO DE 2014, _x000D_
 BEM COMO PAGAMENTOS, NOTAS FISCAIS E A DOCUMENTAÇÃO DAS _x000D_
 LICITAÇÕES.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA ENVIO DE OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, INFORMAÇÕES SOBRE PAGAMENTOS. </t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA ENVIAR OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL,INFORMAR E ENCAMINHAR A ESTA CASA, DOCUMENTAÇÃO LICITATÓRIA E/OU DE DISPENSA DE LICITAÇÃO DOS EQUIPAMENTOS DE SEGURANÇA: CÂMERAS, ROTEADORES, FONTES DE _x000D_
 ALIMENTAÇÃO E OUTROS, OS QUAIS FORAM INSTALADOS NA ÁREA DA SAÚDE. </t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAR DOCUMENTAÇÃO QUE COMPROVA A DEVOLUÇÃO DE PAGAMENTOS DE _x000D_
 SALÁRIOS DE DIRETORES, OS QUAIS FORAM PAGOS IRREGULARMENTE AOS _x000D_
 MESMOS.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O PROCESSO Nº. 6825, REFERENTE A DISPENSA DE _x000D_
 LICITAÇÃO DA COBERTURA DO SAMU.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAR RECEITAS E DESPESAS DO MUNICÍPIO, NO PERÍODO DE JANEIRO DE 2013 À FEVEREIRO DE 2014. </t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/572/572_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAR QUANTAS LÂMPADAS, BRAÇOS E CABEÇAS FORAM TROCADAS </t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>Márcio Albertini, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/573/573_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAR O MOTIVO DE NÃO HAVER ÔNIBUS DA REFERIDA EMPRESA DE CAMBARÁ COM DESTINO À CURITIBA E À SÃO PAULO TODOS OS DIAS.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/610/610_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ANALÍTICO DA ASSOCIAÇÃO DOS ESTUDANTES DE ENSINO SUPERIOR DE CAMBARÁ &amp;#8211; AEESC, REFERENTE AO ANO DE 2013.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/611/611_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO CONVÊNIO QUE FOI REALIZADO ENTRE PREFEITURA MUNICIPAL E _x000D_
 SANTA CASA.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/612/612_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES RH FABIO CHAVES.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/613/613_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES HOSPITAL REGIONAL FABIO CHAVES.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/614/614_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOCALIZAÇÃO DE ITENS.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/615/615_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CÓPIA DA SINDICÂNCIA ADMINISTRATIVA Nº. 05/2013,  REFERENTE AOS PAGAMENTOS FEITOS INDEVIDAMENTE AOS DIRETORES.  </t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/616/616_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SECRETARIA EDUCAÇÃO - ATRIBUIÇÃO DE AULAS.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAL NECESSIDADE DE CONTRATAÇÃO DE NOVOS PROFESSORES PERANTE O ATUAL NÚMERO DE PROFESSORES PROPORCIONALMENTE AO NÚMERO DE ALUNOS.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISTRIBUIÇÃO DE PROFESSORES E PEDAGOGOS.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>Raffaello Frascati, Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIAS DOS RELATÓRIOS, RECLAMAÇÕES E SUGESTÕES FEITAS PELOS MUNÍCIPES, REFERENTES A JANEIRO ATÉ A DATA DE PROTOCOLO DESTE.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>LICITAÇÃO PINTURA SAMU.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/621/621_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANEPAR - LIMPEZA E REFOMA CONJUNTO IGNEZ PANICHI.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/622/622_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>LICITAÇÃO EPI.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/623/623_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESPESAS COM BORRACHARIA DE JANEIRO DE 2013 À FEVEREIRO DE 2014; BEM COMO, PAGAMENTOS, NOTAS FISCAIS E À PAGAR.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/624/624_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DA ATA DO DIA 01º DE OUTUBRO DE 2013, DA SECRETARIA DA EDUCAÇÃO, REFERENTE AO ASSUNTO QUE FOI PROMETIDO NESTA REUNIÃO.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/625/625_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>MATERIAL GASTO E O VALOR TOTAL COM MÃO DE OBRA GASTO NO MURO DO ANTIGO POSTO DE SAÚDE DO CONJUNTO IGNEZ PANICHI.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/626/626_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESPESAS COM AUTO ELÉTRICA DE JANEIRO DE 2013 À FEVEREIRO DE 2014; BEM COMO, PAGAMENTOS, NOTAS FISCAIS E À PAGAR.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/627/627_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DE VIAGENS DOS VEÍCULOS DA SAÚDE.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/629/629_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIÁRIAS RECEBIDAS PELO PREFEITO MUNICIPAL DE JANEIRO DE 2013 A FEVEREIRO DE 2014.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/630/630_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCLARECIMENTOS SOBRE O MOTIVO DE NÃO ESTAR SENDO EXECUTADA CORRETAMENTE A COLETA DE LIXO NO CONJUNTO IGNEZ PANICHI.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/631/631_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIAS DO CONTRATO QUE HÁ ENTRE A PREFEITURA MUNICIPAL E A EMPRESA QUE GANHOU A LICITAÇÃO PARA FORNECIMENTO DE MATERIAIS ELÉTRICOS, BEM COMO AS CÓPIAS DAS NOTAS GASTAS ATÉ O MOMENTO.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/632/632_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ASSISTÊNCIA SOCIAL CESTA BÁSICA. </t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/652/652_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES GASTOS COMBUSTIVEL</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/653/653_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES PAGAMENTOS SAÚDE</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/654/654_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES LICITAÇÃO EQUIPAMENTO DE SEGURANÇA</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/655/655_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES DEVOLUÇÃO PAGAMENTO DIRETORES</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/656/656_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES TROCA DE LAMPADAS</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/657/657_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARGOS COMISSIONADOS</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/658/658_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MÉDICOS PLANTONISTAS. </t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/659/659_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>BALANCETE MENSAL</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/660/660_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARROS DOADOS RECEITA FEDERAL</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/661/661_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES SEC. PLANEJAMENTO LICITAÇÃO - SAMU</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/662/662_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPASSE AGENTES COMUNITÁRIOS</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/663/663_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTO SALARIO SERVIDORES</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/664/664_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANALITICO SAÚDE E ESPORTE</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/665/665_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES NOTAS FISCAIS CAVAZELI COMUNICAÇÕES</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/666/666_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES PAGAMENTO PERCEBIDO ASSOCIAÇÃO AMIGOS DE CAMBARÁ</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/667/667_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES LIVRO RAZÃO REIS E FILHO</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/668/668_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES PROCESSO DE LICITAÇÃO PODAS REIS E FILHO</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/669/669_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES PROCESSO DE LICITAÇÃO ROÇAGEM REIS E FILHO</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO EXAMES E CONSULTAS</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO CONVENIOS</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CISNORPI CONTRATAÇÃO</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CONTRATAÇÃO</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CONVENIO</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES RH FÁBIO CHAVES</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES HOSPITAL REGIONAL FÁBIO CHAVES</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/690/690_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES LOCALIZAÇÃO DE ITENS</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/691/691_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES SINDICANCIA ADMINISTRATIVA</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES SEC. EDUCAÇÃO ATRIBUIÇÃO DE AULAS</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/693/693_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES SEC. EDUCAÇÃO CONTRATAÇÃO DE PROFESSORES</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/694/694_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES SEC. EDUCAÇÃO DISTRIBUIÇÃO DE PROFESSORES E PEDAGOGOS</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/695/695_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÃO BORRACHARIA</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/696/696_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÃO AUTO ELÉTRICA</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/697/697_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÃO RELAÇÃO VIAGEM SAÚDE</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/698/698_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DER TREVOS</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/699/699_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO EDUCAÇÃO CÓPIA DE ATA</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/700/700_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO GASTOS MURO POSTO DE SAÚDE IGNEZ</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/701/701_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANILHAS</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/702/702_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO LICITAÇÃO EPI</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/703/703_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO LICITAÇÃO MATERIAL ELÉTRICO</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/704/704_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO ASSISTENTE SOCIAL CESTA BÁSICA</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/705/705_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPASSE AGENTE DA SAÚDE</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÃO DIARIA PREFEITO</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DIRETOR DA SAÚDE CILSO ROSA</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES PLANTIO EM TERRENO DO MUNICIPIO PERTO DA EMPRESA CERTANO.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/738/738_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DIARIA MOTORISTA SAÚDE</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES QUANTIDADE DE VEICULOS SAÚDE</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO NAIR SAÚDE</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/741/741_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES NOTAS FISCAIS - CAVAZELI COMUNICAÇÕES</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/742/742_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES PAGAMENTO PERCEBIDO ASSOCIAÇÃO AMIGOS DE CAMBARÁ</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/743/743_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO ATA SECRETARIA DA SAÚDE</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/744/744_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO CERTIDÕES LIBERATORIAS</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/745/745_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO EMPENHO E NOTAS FISCAIS OFICINA SÃO JORGE</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>Márcio Albertini, Polaco Funileiro, Professor Tinelli, Raffaello Frascati, Renato Rodrigues, Rogérinho do Karatê, Tuta, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/753/753_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO ANTENAS</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/781/781_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DIARIA MOTORISTA SAUDE</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CONTADORA LIMITE FOLHA DE PAGAMENTO</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/783/783_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO DIARIAS SECRETARIAS</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/784/784_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO PAGAMENTOS PINTURA SANTA CLARA</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/785/785_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES COPIA PAGAMENTO ANESTESISTA</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/786/786_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO COPIA CONSTRUÇÃO SAMU</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/787/787_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO CONVENIO SANTA CASA</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/776/776_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES GASTOS F4000</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/777/777_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES EMPRESA LIMPEZA BUEIRO</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/778/778_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESPONSAVEIS ALL</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/779/779_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CAMINHÃO IIIB 5006</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/780/780_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO NOTAS FISCAIS COMBUSTIVEL BARRACAO</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/794/794_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO PAGAMENTOS PROCESSOS ADMINISTRATIVOS</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/795/795_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO PAGAMENTOS LEI DO ADIANTAMENTO</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/796/796_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO PAGAMENTOS PÁ CARREGADEIRA ENTULHO</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECURSO CÂMARA COMPRA DE VAN</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/806/806_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARRECADAÇÃO ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/807/807_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/808/808_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANEPARA AVALIAÇÃO DAS PROPOSTAS</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/809/809_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES FUNDO PERDIDO</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/810/810_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES LIBERAÇÃO CASAS</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/811/811_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO LOCAL ROLO COMPACTADOR PERFURATRIZ</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/</t>
+    <t>http://sapl.cambara.pr.leg.br/media/</t>
   </si>
   <si>
     <t>INFORMAÇÃO RELAÇÃO COMISSIONADOS E EFETIVOS VALORES</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/813/813_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO LAMPADAS DE LED</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/815/815_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES COPIA PAGAMENTO ANESTESISTA</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/816/816_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÃO EMPENHO E NOTAS FISCAIS OFICINA SAO JORGE</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/817/817_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÃO DIARIAS SECRETARIAS</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/818/818_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÃO PAGAMENTOS PINTURA SANTA CLARA</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/819/819_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÃO NOTAS FISCAIS COMBUSTIVEL BARRACAO</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/820/820_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÃO CONVENIO SANTA CASA</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/827/827_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDIMENTO 199 CASAS</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/828/828_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPER CRECHE SITUAÇÃO</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/829/829_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>GALERIA DE AGUA RECURSO</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/830/830_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEC. ESPORTES LICITAÇÃO ARBITRAGEM</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/831/831_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSCRIÇÕES CASAS</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/832/832_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO VIGILANCIA SANITARIA JACAREZINHO RELATORIOS DE VISTORIA</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/833/833_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANEPAR REDE DE ESGOTO BAIRRO ESTAÇÃO</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/834/834_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES RELATORIO COMISSAO DE TRANSIÇÃO</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/835/835_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DOCUMENTO RETIRADA DE DOCUMENTOS BARRACAO</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/836/836_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÃO PAGAMENTOS PROCESSOS ADMINISTRATIVOS</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/837/837_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÃO PAGAMENTOS PA CARREGADEIRA ENTULHO</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/838/838_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÃO PAGAMENTOS LEI DO ADIANTAMENTO</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/861/861_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES CAMINHÃO JJB 5006</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/862/862_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/863/863_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/864/864_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/865/865_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ESPORTE GASTOS</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/877/877_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO PAGAMENTO RPA</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>Raffaello Frascati, Polaco Funileiro</t>
   </si>
   <si>
     <t>INFORMAÇÕES SAÚDE RELATORIO CONSULTAS E EXAMES</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/879/879_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SAÚDE PROJETOS NASF PMAQ E SAÚDE BUCAL</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/880/880_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES FINANÇAS VALOR REPASSE PMAQ NASF E SAÚDE BUCAL</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/881/881_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SAÚDE - AIH</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/899/899_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO PAGAMENTOS MOTOCANA ADAPTADA</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/900/900_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES ESPORTE GASTOS</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/901/901_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES SAÚDE RELATORIO CONSULTAS E EXAMES</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/902/902_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES SAÚDE PROJETOS NASF PMAQ SAÚDE BUCAL</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/903/903_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES SAÚDE AIH</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/904/904_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO GASTO SAÚDE</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/905/905_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO PERCENTUAL GASTO DESPESA DE PESSOAL</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/906/906_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAGAMENTO FGTS</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/907/907_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO QUANTIDADE AMBULANCIA</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/908/908_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO RUBENS SCOPARO DESPEJO PEDREIRA</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/917/917_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SEC. ADMINISTRAÇÃO VALOR FUNDO DE PREVIDENCIA</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/918/918_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO REPASSE PEDAGIO</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/919/919_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CAMINHÃO JJB 5006</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/920/920_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/924/924_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/924/924_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES LICITAÇÃO MADEIRA</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/925/925_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÃO GASTOS SAÚDE</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/926/926_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÃO PERCENTUAL GASTO DESPESA DE PESSOAL</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/927/927_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO PROGRAMAÇÃO ANUAL DE SAÚDE</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/928/928_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO LAUDO TECNICO DE CONDIÇOES AMBIENTAIS DE TRABALHO LTCAT</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/929/929_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO EQUIPAMENTOS AMBULANCIA</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/930/930_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SUPERAVIT</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/934/934_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO LICITAÇÃO PORTA RODOVIARIA</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/935/935_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO COMPRA PEDRA PÓ PEDRISCO</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/936/936_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO MÉDICOS</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/937/937_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SECRETARIAS</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/938/938_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES TIDE</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/943/943_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÃO SEC. ADMINISTRAÇÃO VALOR FUNDO DE PREVIDENCIA</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/944/944_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÃO REPASSE PEDAGIO</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/945/945_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/951/951_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES MATERIAL DE PINTURA</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>Polaco Funileiro, Cidinho Enfermeiro, Márcio Albertini, Professor Tinelli, Raffaello Frascati, Renato Rodrigues, Rogérinho do Karatê, Tuta, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/952/952_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO NOTAS FISCAIS FUCAM</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/957/957_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CIM</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/960/960_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES LICITAÇÃO REMÉDIO</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/965/965_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SEC AGRICULTURA RECICLAGEM</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/969/969_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO REPASSE ILUMINAÇÃO</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/978/978_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES LICITAÇÃO REMÉDIO PARECER JURIDICO</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/989/989_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/989/989_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO SANEPAR ESGOTO RUA ANTONIO CASTANHO</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES QUANTIDADE DE VEICULOS SAÚDE</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO SANEPAR AVALIAÇÃO DAS PROPOSTAS</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INSCRIÇÕES CASAS</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO SANEPAR REDE DE ESGOTO BAIRRO ESTAÇÃO</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO ANALITICO AEESC</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CONVENIO AEESC</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ESTATUTO AEESC</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SITUAÇÃO PAGAMENTOS DIRETORES</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>EDUCAÇÃO MEDIDAS FALTA DE PROFESSORES</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEVOLUÇÃO IPTU</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO COMANDANTE DA PM SOSSEGO PÚBLICO</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>EDUCAÇÃO DOCUMENTOS</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SANEPAR</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1046/1046_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1046/1046_texto_integral.pdf</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1047/1047_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO INFORMAÇÕES VIAÇÃO GARCIA</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXCLUSAO DEBITO IPTU</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO NOTA FISCAL ABASTECIMENTO SAÚDE</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO OLEO BIODIESEL SAUDE</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO NOTA FISCAL OLEO BIODIESEL_SAUDE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5976,67 +5976,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/2778/2778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/2777/2777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/2778/2778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/2777/2777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H526"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="135.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="250.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>