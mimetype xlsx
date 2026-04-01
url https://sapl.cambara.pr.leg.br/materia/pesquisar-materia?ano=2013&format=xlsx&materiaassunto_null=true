--- v0 (2026-01-30)
+++ v1 (2026-04-01)
@@ -54,5239 +54,5239 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Márcio Albertini, Professor Tinelli</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA FEITO A INCINERAÇÃO E O DESTINO PARA O ATERRO SANITÁRIO DA MATÉRIA QUE SOBRA DOS CAIXÕES E ROUPAS DOS CADÁVERES.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Professor Tinelli</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE CAÇAMBAS EM PONTOS ESTRATÉGICOS DOS BAIRROS PARA RECOLHIMENTO DE PODAS DE ÁRVORES.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, QUE DETERMINE A SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJAM FEITAS CALÇADAS LIGANDO O CONJUNTO RESIDENCIAL NOVA CAMBARÁ AO CONJUNTO VOTORANTIM.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Tuta</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO _x000D_
 CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, QUE _x000D_
 DETERMINE A SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, A REALIZAÇÃO DE _x000D_
 UMA ANÁLISE SOBRE A POSSIBILIDADE DE SER ANEXADO UM ADESIVO COM O _x000D_
 TELEFONE CELULAR E FIXO DA OUVIDORIA DO MUNICÍPIO,  EM TODA A FROTA DA _x000D_
 PREFEITURA. </t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE A SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE REALIZE _x000D_
 UM ESTUDO SOBRE A VIABILIDADE DE ALTERAÇÃO DO LOCAL ONDE SÃO REALIZADAS _x000D_
 AS PROVAS PRÁTICAS DO CIRETRAN, PARA OUTRO LOCAL DESTINADO _x000D_
 ESPECIFICAMENTE A ESSE FIM. </t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Polaco Funileiro</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, _x000D_
 QUE DETERMINE A SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, A _x000D_
 REALIZAÇÃO DE UM ESTUDO SOBRE A VIABILIDADE DE CONSTRUÇÃO DE UM _x000D_
 CENTRO DE CONVIVÊNCIA E INCLUSÃO SOCIAL, JUNTAMENTE COM UM BLOCO DE _x000D_
 MECÂNICA E EDIFICAÇÕES, ALÉM DE UM BLOCO AGROINDUSTRIAL, CONFORME _x000D_
 MODELO DE SUGESTÃO, EM ANEXO.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR _x000D_
 OLIVATO, QUE DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, _x000D_
 QUE SEJA REALIZADO A LIMPEZA E, POSTERIORMENTE, SEJAM COLOCADAS GRADES, _x000D_
 NO BUEIRO QUE HÁ NO PARQUE GONZAGA. </t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Márcio Albertini</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, _x000D_
 QUE DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO  PÚBLICA, QUE _x000D_
 SEJAM FEITOS REPAROS NA PONTE QUE HÁ NA RUA JOÃO MANOEL DOS SANTOS, _x000D_
 PRÓXIMA A METALÚRGICA PÉROLA, BEM COMO, QUE SEJA FEITA CALÇADA NO _x000D_
 LOCAL, INSTALADO CORRIMÃO E QUE SE REALIZA A LIMPEZA DO MATO QUE HÁ EM _x000D_
 TORNO DO RIO.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR _x000D_
 OLIVATO, QUE SEJA ANALISADA A VIABILIDADE DE SEREM ANEXADAS PLACAS COM _x000D_
 A INDICAÇÃO DE &amp;#8220;PROIBIDO JOGAR LIXO NESTE LOCAL&amp;#8221;, EM _x000D_
 DETERMINADOS PONTOS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, _x000D_
 QUE HAJA UMA PADRONIZAÇÃO E UNIFORMIZAÇÃO DE TODOS  SERVIDORES _x000D_
 PÚBLICOS MUNICIPAIS, BEM COMO A PADRONIZAÇÃO DE TODOS OS VEÍCULOS DO _x000D_
 MUNICÍPIO CONTENDO O NÚMERO DE 0800 E A FRASE &amp;#8220;COMO ESTOU DIRIGINDO&amp;#8221;. _x000D_
 ALÉM DO MAIS, SUGERE QUE SEJAM COLOCADAS URNAS PARA CRITICAS, _x000D_
 SUGESTÕES E ELOGIOS EM LOCAIS ESTRATÉGICOS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO PRESIDENTE DA CÂMARA MUNICIPAL DE CAMBARÁ, SENHOR JOÃO _x000D_
 ANTÔNIO TINELLI, PARA QUE TENTEM TRAZER AO MUNICÍPIO O SAS (PLANO DE _x000D_
 SAÚDE DO FUNCIONÁRIO PÙBLICO), PARA ATENDIMENTO. </t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, _x000D_
 QUE SEJA CRIADO UMA SECRETARIA DO COMÉRCIO E DA INDUSTRIA. </t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO PREFEITO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, QUE SOLICITE AO _x000D_
 SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE AVALIE REPAROS NOS _x000D_
 TELHADOS DOS POSTOS DE SAÚDE DO MUNICÍPIO, PRINCIPALMENTE NO POSTO DE _x000D_
 SAÚDE DA ESTAÇÃO. </t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, _x000D_
 PARA QUE DETERMINE A SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, A _x000D_
 CONSTRUÇÃO DE UMA PRAÇA NO CONJUNTO SÃO JOSÉ II.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR AIRTON K. _x000D_
 ANABUKI, QUE SEJAM INSTALADAS LIXEIRAS NO MUNICÍPIO, PRINCIPALMENTE NO _x000D_
 CENTRO E PRÓXIMO ÀS ESCOLAS. </t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, _x000D_
 BEM COMO À SECRETARIA MUNICIPAL DO MEIO AMBIENTE, QUE TOMEM _x000D_
 PROVIDÊNCIAS NO ATERRO SANITÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, _x000D_
 QUE DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJA _x000D_
 ELABORADO O PLANO DE CARREIRA DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À SANEPAR QUE SEJA DADO CONTINUIDADE AOS ESTUDOS INICIADOS _x000D_
 NO BAIRRO ESTAÇÃO SOBRE A EXTENSÃO DA REDE DE TRATAMENTO DE ESGOTO.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA  ADMINISTRAÇÃO _x000D_
 PÚBLICA, QUE SEJAM REALIZADAS LIMPEZAS NOS TERRENOS PARTICULARES _x000D_
 EXISTENTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Raffaello Frascati</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE _x000D_
 SEJA REALIZADO A LIMPEZA E A MANUTENÇÃO DEVIDA NO MORRO DO CRISTO DO _x000D_
 MUNICÍPIO DE CAMBARÁ</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE _x000D_
 SEJA REALIZADO MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA DOS PARQUES ALAMBARI _x000D_
 I E II.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE _x000D_
 SEJA REALIZADA LIMPEZA, BEM COMO MANUTENÇÃO DA PRAÇA NA RUA DOS _x000D_
 EXPEDICIONÁRIOS, AO LADO DA EMPRESA SEMENTES SORRIA. </t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE _x000D_
 SEJA REALIZADA A MANUTENÇÃO, BEM COMO A INSTALAÇÃO  DE BANCOS NA _x000D_
 PRAÇA QUE HÁ ENTRE O BAIRRO POPULAR NOVA E O CONJUNTO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE _x000D_
 SEJA REALIZADA LIMPEZA DO CAMPO DE AREIA DO CONJUNTO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE _x000D_
 SEJA REALIZADA UMA LIMPEZA, COM CORTE DOS MATOS, DA ENTRADA DO _x000D_
 CONJUNTO VOTORANTIM ATÉ A SAÍDA PARA JACAREZINHO. </t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE _x000D_
 SEJA REALIZADA UMA LIMPEZA RELACIONADA AOS ENTULHOS E AO BARRO QUE HÁ _x000D_
 NAS RUAS DO CONJUNTO PARAISO. </t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE _x000D_
 SEJA REALIZADA MANUTENÇÃO NOS POSTES DE ILUMINAÇÃO DO ESTACIONAMENTO _x000D_
 DA RODOVIÁRIA. </t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE _x000D_
 SEJA SOLUCIONADO, DE FORMA URGENTE, A SITUAÇÃO REFERENTE AO AUXILIO DOS _x000D_
 ESTUDANTES QUE ESTUDAM FORA DO MUNICÍPIO DE CAMBARÁ.  </t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Renato Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A _x000D_
 SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJAM COLOCADAS _x000D_
 SINALIZAÇÕES NAS ENTRADAS, DE PLATAFORMA E EMBARQUE/DESEMBARQUE, DA _x000D_
 RODOVIÁRIA MUNICIPAL, BEM COMO A COLOCAÇÃO DE UM QUEBRA-MOLAS NA _x000D_
 ENTRADA DE EMBARQUE/DESEMBARQUE.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE A SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, A REALIZAÇÃO DE LIMPEZA NOS 15M (QUINZE METROS), DE COMPETÊNCIA DO MUNICÍPIO, DOS RIOS DENTRO DA ÁREA URBANA. </t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO DIRETOR DE TRANSPORTE E TURISMO, SENHOR EDSON CLAUDINO _x000D_
 SENA, QUE SEJA REALIZADO UM ESTUDO SOBRE A VIABILIDADE DE SER CRIADO EM _x000D_
 CAMBARÁ O &amp;#8220;TRANSPORTE PÚBLICO COLETIVO MUNICIPAL&amp;#8221;.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SECRETÁRIO MUNICIPAL DA SAÚDE, SENHOR JOÃO LUCAS PHABET _x000D_
 VENTURINE, QUE SEJAM OFERECIDOS CURSOS DE CAPACITAÇÃO PARA OS _x000D_
 PROFISSIONAIS QUE TRABALHAM NA ÁREA, PRINCIPALMENTE AOS ATENDENTES</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, _x000D_
 QUE SEJAM FEITAS REFORMAS NA PARTE ESTRUTURAL DA ESCOLA MARIA PAULINA, _x000D_
 NO CONJUNTO GASTÃO CONSELVAN (POPULAR VELHA), PRINCIPALMENTE NO _x000D_
 ALAMBRADO.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONCLUÍDO O ATERRO SANITÁRIO, BEM COMO O BARRACÃO DA COLETA SELETIVA, COM A MÁXIMA URGÊNCIA PARA O DESTINO DE _x000D_
 MANEJO DE RESÍDUOS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA TERCEIRIZADO PARA TODA A GESTÃO A LIMPEZA DOS TERRENOS DO MUNICÍPIO, BEM COMO A PODA DAS ARVORES, COLETA DE GALHOS E ENTULHOS, ENTRE OUTROS SERVIÇOS RELACIONADOS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, A NECESSIDADE DE _x000D_
 DESLOCAR 02 (DOIS) GUARDAS MUNICIPAIS PARA CADA COLÉGIO, ESCOLA E _x000D_
 CRECHE DO MUNICÍPIO, NOS ENTRADAS DE ENTRADA E SAÍDA DOS ALUNOS, _x000D_
 SENDO, DESTA FORMA, REALIZADO UMA OPERAÇÃO DE ESCOLA SEGURA. </t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Cidinho Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, A _x000D_
 POSSIBILIDADE, DE ACORDO COM A DISPONIBILIDADE, DE QUE HAJA SUBSTITUIÇÃO _x000D_
 DAS CADEIRAS DE MADEIRA ENCONTRADAS NO HOSPITAL SÃO LUCAS POR _x000D_
 CADEIRAS ESTOFADAS, E AINDA, DA TOMADA DE OUTRAS PROVIDÊNCIAS _x000D_
 REFERENTES A ESTE LOCAL</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE INSTALAÇÃO DE UM APARELHO DE AR CONDICIONADO NO _x000D_
 CONSULTÓRIO DE PEDIATRIA NO HOSPITAL SÃO LUCAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO _x000D_
 ÓRGÃO COMPETENTE, QUE SEJAM  TOMADAS AS DEVIDAS PROVIDENCIAS EM _x000D_
 RELAÇÃO AO ALAGAMENTO QUE OCORRE EM DIAS DE CHUVA NA ESQUINA DA RUA _x000D_
 MARIA APARECIDA FANTINELLI COM A RUA MELCIDIO ROMÃO, EM FRENTE A CASA _x000D_
 Nº. 150, NO PARQUE ALAMBARI II. </t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO _x000D_
 PREFEITO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, QUE ESTE DETERMINE AO _x000D_
 ÓRGÃO COMPETENTE, QUE REALIZEM A LIMPEZA DAS &amp;#8220;BOCAS DE LOBO&amp;#8221;, BEM _x000D_
 COMO A RETIRADA DOS ENTULHOS DO CONJUNTO IGNEZ PANICHI HAMZE.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, _x000D_
 QUE SEJA CRIADO O &amp;#8220;TRANSPORTE SOLIDÁRIO&amp;#8221;, NO MUNICÍPIO DE CAMBARÁ. </t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, _x000D_
 QUE DETERMINE AO SETOR COMPETENTE, A INSTALAÇÃO DE UM IDENTIFICADOR DE _x000D_
 CHAMADAS NO PRONTO SOCORRO MUNICIPAL. </t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, _x000D_
 QUE DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJA _x000D_
 INSTALADO UM BEBEDOURO NO TERMINAL RODOVIÁRIO DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO DO ESTADO DO PARANÁ, _x000D_
 SENHOR FLÁVIO ARNS, QUE SEJAM REALIZADOS ESTUDOS PARA IMPLANTAÇÃO DE _x000D_
 UM CURSO SUPERIOR DE MEDICINA, NO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO  PÚBLICA, A _x000D_
 REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS, PRINCIPALMENTE NO CONJUNTO _x000D_
 VOTORANTIM, BAIRRO ESTAÇÃO, CONJUNTO BERGAMASCHI E ESTRADA VELHA PARA _x000D_
 JACAREZINHO. </t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO  PÚBLICA, A REALIZAÇÃO DE LIMPEZA NO RIO ALAMBARI, EM TODA SUA EXTENSÃO. </t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO  PÚBLICA, A REALIZAÇÃO DE LIMPEZA NO CONJUNTO PARAÍSO. </t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AOS RESPONSÁVEIS PELA CONSTRUÇÃO DAS 199 (CENTO E NOVENTA E NOVE) _x000D_
 NOVAS CASAS, QUE TOMEM PROVIDÊNCIAS COM RELAÇÃO A TERRA QUE ESTÁ _x000D_
 CAINDO E INVADINDO O CONJUNTO PARAÍSO.  </t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, A _x000D_
 INSTALAÇÃO DE LOMBADAS NO BAIRRO COHAPAR, ESPECIALMENTE NA RUA MARIA _x000D_
 CONCEIÇÃO MORENO PRADO E NA RUA UBIRATAN FERREIRA.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, A _x000D_
 REALIZAÇÃO DE UM MAPEAMENTO DAS ÁREAS DE RISCO DO MUNICÍPIO, ONDE _x000D_
 COSTUMAM OCORRER ENCHENTES, E QUE APÓS ISSO A DEFESA CIVIL INTERDITE _x000D_
 TAIS LOCAIS, E POR FIM, QUE O EXECUTIVO DESTINE, A  ESSAS PESSOAS QUE _x000D_
 TINHAM RESIDÊNCIAS EM RISCO, NOVAS CASAS, DAS QUAIS ESTÃO SENDO _x000D_
 CONSTRUÍDAS. </t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJA _x000D_
 INSTALADO CORRIMÃO NAS PONTES QUE HÁ NO MUNICÍPIO, ALÉM DO MAIS, QUE O _x000D_
 MESMO TOME PROVIDÊNCIAS COM RELAÇÃO AS TERRAS DAS ENCOSTAS DAS _x000D_
 REFERIDAS PONTES QUE ESTÃO CAINDO.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJA REALIZADO _x000D_
 REBAIXAMENTO DAS GUIA, DO CENTRO DO MUNICÍPIO, EM FRENTE ÀS FAIXAS DE _x000D_
 PEDESTRES. </t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, A _x000D_
 POSSIBILIDADE DE SEREM INSTALADOS PONTOS DE ÔNIBUS COM COBERTURA PARA _x000D_
 OS ESTUDANTES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, A TOMADA DE _x000D_
 PROVIDÊNCIA ACERCA DA REFORMA DAS TAMPAS DAS &amp;#8220;BOCAS DE LOBO&amp;#8221; QUE _x000D_
 ESTÃO QUEBRADAS NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, UM ESTUDO _x000D_
 SOBRE A POSSIBILIDADE DE HAVER UM MÉDICO ORTOPEDISTA DE PLANTÃO NO _x000D_
 MUNICÍPIO, BEM COMO, O RETORNO DA REALIZAÇÃO DE CIRURGIAS ORTOPÉDICAS, _x000D_
 PRINCIPALMENTE DE MÉDIO PORTE, NA CIDADE. </t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA  ADMINISTRAÇÃO _x000D_
 PÚBLICA, QUE SEJA LAVADO AS RUAS DO CENTRO DO MUNICÍPIO (AVENIDA BRASIL _x000D_
 E RUA DOUTOR GENARO RESENDE) TODAS AS SEGUNDAS-FEIRAS, ANTES DO _x000D_
 HORÁRIO DE ABERTURA DO COMÉRCIO LOCAL.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE _x000D_
 AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE VERIFIQUE SOBRE A _x000D_
 QUESTÃO DE ISENÇÃO AO PAGAMENTO DO IPTU PARA CASAS COM ATÉ 70M², _x000D_
 BEM COMO PARA OS APOSENTADOS, CONFORME LEI (EM ANEXO). </t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE _x000D_
 SEJAM REALIZADOS REPAROS COM RELAÇÃO À PINTURA DAS FAIXAS DE PEDESTRES, _x000D_
 BEM COMO DOS QUEBRA-MOLAS DO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE BUSCAR RECURSOS PARA AQUISIÇÃO DE EQUIPAMENTOS _x000D_
 HOSPITALARES PARA O MUNICÍPIO DE CAMBARÁ, SENDO DE SUMA NECESSIDADE _x000D_
 UM APARELHO ARCO CIRÚRGICO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE, QUE SEJAM ADQUIRIDOS UNIFORMES DE IDENTIFICAÇÃO _x000D_
 PARA OS SERVIDORES PÚBLICOS DO MUNICÍPIO, EM ESPECIAL, AOS GARIS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE, QUE SEJA LAVADA, POR MEIO DO CAMINHÃO PIPA, A _x000D_
 AVENIDA BRASIL, NO CENTRO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE _x000D_
 SEJAM FEITOS REPAROS URGENTES NO SEMÁFORO DA AVENIDA BRASIL, O QUAL SE _x000D_
 ENCONTRA DANIFICADO HÁ VÁRIOS DIAS. </t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, A TOMADA DE _x000D_
 PROVIDÊNCIAS COM RELAÇÃO AO PORTAL DA TRANSPARÊNCIA DO SITE DA _x000D_
 PREFEITURA MUNICIPAL, O QUAL NÃO CONSEGUE SER VISUALIZADO. </t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE _x000D_
 PROVIDENCIEM MEIOS DE INFORMAÇÕES, ATRAVÉS DE RÁDIOS E CARTAZES, _x000D_
 EXPLICANDO AOS MUNÍCIPES SOBRE COMO SERÁ A NOVA FORMA DE _x000D_
 RECADASTRAMENTO DO IPTU &amp;#8211; IMPOSTO PREDIAL E TERRITORIAL URBANO. </t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO  PÚBLICA, A _x000D_
 AMPLIAÇÃO DO INICIO DA AVENIDA TSUNETO MATSUBARA ATÉ O INICIO DO _x000D_
 CONJUNTO SÃO JOSÉ II.  </t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONVIDA O SENHOR  AIRTON K. ANABUKI, SECRETÁRIO MUNICIPAL DE _x000D_
 INFRAESTRUTURA A VIR ATÉ ESTA CASA DE LEIS, PRESTAR INFORMAÇÕES SOBRE O _x000D_
 TRABALHO QUE VEM REALIZANDO NO MUNICÍPIO DE CAMBARÁ. </t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJA _x000D_
 DISPONIBILIZADO NO SITE DA PREFEITURA UM LINK ONDE INFORME QUEM É ISENTO _x000D_
 DO PAGAMENTO DO IPTU, E POSSIBILITE O RECADASTRAMENTO DE TODOS POR _x000D_
 MEIO DESTE.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJA MANTIDA ABERTA _x000D_
 A FARMÁCIA DO PRONTO SOCORRO MUNICIPAL DURANTE OS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, QUE SEJA _x000D_
 INSTALADO NO MUNICÍPIO DE CAMBARÁ A INTERNET GRATUITA. </t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA  ADMINISTRAÇÃO PÚBLICA, QUE TOME PROVIDÊNCIAS COM RELAÇÃO A UMA CRATERA QUE SE FORMOU NO PARQUE GONZAGA. </t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, A _x000D_
 INSTALAÇÃO DE QUEBRA-MOLAS, BEM COMO DE SINALIZAÇÃO NA RUA MARECHAL _x000D_
 DEODORO DA FONSECA, SAÍDA PARA FAZENDA SANTA MARIA.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE NA _x000D_
 RUA NELSON BONANCIN, ENTRE AVENIDA BRASIL E RUA DOUTOR GENARO _x000D_
 RESENDE, SEJA FEITO UMA LOMBADA OU REBAIXAMENTO CERCANDO A ÁGUA _x000D_
 PARA QUE ESTA VÁ ATÉ O BUEIRO OU, AINDA, UM BUEIRO NA AVENIDA BRASIL. </t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE NA _x000D_
 RUA MARECHAL DEODORO DA FONSECA ESQUINA COM A RUA ARISTIDES PEDRO _x000D_
 DA SILVA, NO JARDIM NOVA AMÉRICA, SEJA AUMENTADA A VAZÃO COM TUBOS _x000D_
 MAIORES OU QUE SEJA FEITO REBAIXAMENTO DA RUA PARA QUE O EXCESSO DE _x000D_
 ÁGUA DAS CHUVAS PASSE POR CIMA.  </t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, _x000D_
 QUE SEJA DISPONIBILIZADO O SINAL DA TV DIGITAL NO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE, QUE SEJAM INSERIDOS OS AGENTES COMUNITÁRIOS DE _x000D_
 SAÚDE E ENDEMIAS NO QUADRO DO PLANO DE CARREIRA DOS SERVIDORES _x000D_
 PÚBLICOS MUNICIPAIS DE CAMBARÁ/PR, EFETIVANDO-OS, DECISÃO ESSA QUE _x000D_
 PODERÁ SER BASEADA NA EMENDA CONSTITUCIONAL 51 E LEI FEDERAL _x000D_
 11.350/06. </t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO  PÚBLICA, QUE _x000D_
 SEJAM REALIZADOS REPAROS NA ILUMINAÇÃO PÚBLICA DOS  SEGUINTES LOCAIS: _x000D_
 MORADA DO SOL, JARDIM DAS ACÁCIAS, JARDIM NOVA AMÉRICA, CONJUNTO _x000D_
 SÃO JOSÉ I E II, CONJUNTO LAZER E CONJUNTO IGNEZ PANICHI HAMZÉ.  </t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE _x000D_
 SEJAM REALIZADAS REFORMAS NO PRÉDIO DA DEFESA CIVIL</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO MUNICIPAL DOS ESPORTES, SENHOR ITALO DEL COL, QUE _x000D_
 ESTE DETERMINE A RETIRADA DA TAXA DE COBRANÇA PELA UTILIZAÇÃO DO GINÁSIO _x000D_
 DE ESPORTES DO MUNICIPAL, A QUAL TEM O VALOR DE R$15,00 (QUINZE REAIS)</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, _x000D_
 QUE DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO  PÚBLICA, QUE _x000D_
 SEJAM INSTALADAS PLACAS COM DEVIDOS LOGRADOUROS NO CONJUNTO PARAÍSO.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, A _x000D_
 CRIAÇÃO DA FEIRA DA LUA NO MUNICÍPIO DE CAMBARÁ/PR. </t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJA _x000D_
 INSTALADA, DE MODO URGENTE, ILUMINAÇÃO PÚBLICA NO PARQUE GONZAGA. </t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, REPAROS _x000D_
 NA COBERTURA DO PRÉDIO DA DEFESA CIVIL, A QUAL NECESSITA DE REPAROS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJA _x000D_
 FEITA DEMARCAÇÃO COM FAIXAS E PLACAS NOS PONTOS DE ÔNIBUS QUE LEVAM _x000D_
 PARA A CIDADE DE JACAREZINHO, BEM COMO PARA AS DEMAIS CIDADES _x000D_
 VIZINHAS. </t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE, QUE SEJA MUNICIPALIZADO O _x000D_
 TRÂNSITO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM TOMADAS PROVIDÊNCIAS PARA QUE O NÚMERO 190, REFERENTE A CHAMADAS DE _x000D_
 EMERGÊNCIA, SEJAM ATENDIDAS NO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO  PÚBLICA, QUE _x000D_
 TOMEM AS PROVIDÊNCIAS NECESSÁRIAS VISANDO A AMPLIAÇÃO DA REDE DE _x000D_
 TRATAMENTO DE ESGOTO NO BAIRRO ESTAÇÃO. </t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJAM REALIZADAS _x000D_
 OPERAÇÕES TAPA BURACOS NOS SEGUINTES LOCAIS:_x000D_
 - RUA TIRADENTES; _x000D_
 - RUA JOÃO MANOEL DOS SANTOS; _x000D_
 - RUA BARÃO DO SERRO AZUL. </t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/312/312_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO LOMBADAS PEDESTRES NO MUNICÍPIO DE CAMBARÁ, AS _x000D_
 QUAIS POSSUEM A LARGURA DE UMA FAIXA DE PEDESTRE COMUM E A ALTURA DA _x000D_
 CALÇADA.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/313/313_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM RESERVADAS VAGAS DE ESTACIONAMENTO PARA IDOSOS E PESSOAS COM DEFICIÊNCIA, NOS LOCAIS PÚBLICOS E PRIVADOS. </t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM COLOCADOS _x000D_
 ASSENTOS E ENCOSTOS ALMOFADADOS NOS BANCOS DA CASA DE VELÓRIO DO _x000D_
 MUNICÍPIO. ALÉM DO MAIS, SOLICITA QUE SEJA INSTALADA UMA COBERTURA NO _x000D_
 LOCAL ONDE O CAIXÃO É RECOLHIDO.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS DEVIDAS COM RELAÇÃO A PAVIMENTAÇÃO NO PROLONGAMENTO DAS SEGUINTES RUAS DO CONJUNTO IGNEZ PANICHI:  _x000D_
 - RUA MARIA CONCEIÇÃO PRADO MORENO; _x000D_
 - RUA ORLANDO TINELLI; _x000D_
 - RUA FELICIO FREDIANI; _x000D_
 - RUA PAULO ROSSITO; _x000D_
 - RUA FRANCISCO FRANCICA; _x000D_
 - RUA JOSÉ AUGUSTO MANO.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJA _x000D_
 APARADA A GRAMA NO CONJUNTO IGNEZ PANICHI HAMZÉ, PRINCIPALMENTE NA _x000D_
 AVENIDA E NO PARQUE.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR AIRTON KOTARO _x000D_
 ANABUKI, BEM COMO AO SECRETÁRIO MUNICIPAL DO PLANEJAMENTO, SENHOR _x000D_
 EDSON JACKSON YARA OLIVEIRA, QUE FAÇAM ESTUDOS TÉCNICOS SOBRE _x000D_
 MELHORIAS NO SISTEMA DE DRENAGEM DA BR369. </t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE _x000D_
 SEJA RESPEITADA A LEI DE CONCESSÃO DE DIÁRIAS, SENDO PAGO O VALOR _x000D_
 DEVIDO, PRINCIPALMENTE AOS MOTORISTAS QUE FAZEM VIAGENS COM DURAÇÃO _x000D_
 SUPERIOR À 06H00MIN (SEIS HORAS).</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO BAIRRO ESTAÇÃO, SENDO CONSTRUÍDO UM _x000D_
 MURO DE CONTENÇÃO NO LOCAL.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE UMA REUNIÃO COM OS PROPRIETÁRIOS DE FARMÁCIAS DO MUNICÍPIO, A FIM DE QUE SEJAM ACERTADOS OS HORÁRIOS DE FUNCIONAMENTO DOS PLANTÕES, CONFORME ARTIGO 79, DO _x000D_
 CÓDIGO DE POSTURA, BEM COMO, PARA SOLICITAR QUE FIXEM NA PARTE EXTERNA _x000D_
 DO ESTABELECIMENTO, DE FORMA VISÍVEL, PLACA INDICATIVA INFORMANDO SOBRE _x000D_
 A FARMÁCIA QUE ESTÁ DE PLANTÃO.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DELEGADO DE POLÍCIA, SENHOR AMIR ROBERTO SALMEM, _x000D_
 QUE ESTE ENCAMINHE A ESTA CASA DE LEIS UMA ESTATÍSTICA CONTENDO O _x000D_
 ÍNDICE DE CRIMINALIDADE DO MUNICÍPIO, REFERENTE AO ANO DE 2010 ATÉ O DIA _x000D_
 DE PROTOCOLO DESTE.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA  ADMINISTRAÇÃO _x000D_
 PÚBLICA, QUE SEJAM COLOCADAS PLACAS DE IDENTIFICAÇÃO COM OS _x000D_
 LOGRADOUROS DEVIDOS, NAS RUAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJAM COLOCADAS PLACAS INDICANDO A SAÍDA DO MUNICÍPIO NO FINAL DA AVENIDA BRASIL, EM LOCAIS COMO: - PRÓXIMO À ROTATÓRIA; - PRÓXIMO AO CRUZAMENTO DA AVENIDA BRASIL COM A RUA ANTÔNIO MANO; - PRÓXIMO AO BAIRRO ESTAÇÃO.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/332/332_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, A CRIAÇÃO DE UMA UNIDADE DO PROCON NO MUNICÍPIO DE CAMBARÁ/PR.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJA FEITA _x000D_
 MANUTENÇÃO NO TELHADO DO PRÉDIO DA DEFESA CIVIL DE CAMBARÁ.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJA _x000D_
 MONTADA UMA EQUIPE DE AVALIAÇÃO A DEPENDENTES QUÍMICOS, COM _x000D_
 MÉDICO PSIQUIATRA, PSICÓLOGOS E AFINS. </t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, A _x000D_
 TOMADA DE PROVIDÊNCIAS QUANTO A FALTA DE ILUMINAÇÃO EM ALGUNS POSTES _x000D_
 DO PARQUE ALAMBARI I, E QUE SEJAM FEITAS AS DEVIDAS MANUTENÇÕES _x000D_
 QUANDO NECESSÁRIO.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, _x000D_
 QUE SEJA PROVIDENCIADO MATERIAL DE SEGURANÇA, DE TRABALHO E UNIFORMES _x000D_
 PARA OS SERVIDORES MUNICIPAIS QUE NECESSITAM DOS MESMOS. </t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, A _x000D_
 ATIVAÇÃO, MAIS BREVE POSSÍVEL, DAS ALAS DO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REUNIÃO JUNTAMENTE COM OS VEREADORES, PARA QUE SEJA DISCUTIDA E SOLUCIONADA A QUESTÃO DO CONTRATO  QUE HÁ ENTRE O MUNICÍPIO E A SANEPAR, O QUAL VENCEU NO ANO DE 2007. </t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTATO COM A ECONORTE PARA QUE REALIZEM AS MELHORIAS DEVIDAS NA MARGINAL DA BR369, PRÓXIMO A EMPRESA YOKI ALIMENTOS.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA IMPLANTADA A POLÍCIA MONTADA NO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/</t>
+    <t>http://sapl.cambara.pr.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SE FAÇA UMA BOCA DE LOBO NA RUA MINAS GERAIS, A QUAL TEM SEGUIMENTO COM A RUA SÃO JOSÉ, PRÓXIMO A IGREJA. </t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE, _x000D_
 VISANDO O BEM ESTAR E A INTEGRIDADE FÍSICA DO SERVIDOR PÚBLICO, SEJA _x000D_
 REALIZADO ESTUDO SOBRE A VIABILIDADE NA CONTRATAÇÃO OU ABERTURA DE TESTE _x000D_
 SELETIVO OU CONCURSO PÚBLICO PARA MONTAGEM DE UMA EQUIPE DE _x000D_
 SEGURANÇA NO TRABALHO, DE ACORDO COM A NORMA REGULADORA (NIP), PARA _x000D_
 O QUADRO DE FUNCIONÁRIOS PÚBLICOS NA ATUAL GESTÃO.  </t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DO PROJETO JOVEM APRENDIZ, NO MUNICÍPIO DE CAMBARÁ, CONFORME PROJETO DE LEI EM ANEXO. </t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/359/359_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO EFETIVA NO CONTROLE DE BEBIDAS ALCOÓLICAS PARA MENORES DE IDADE, INCLUSIVE NAS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t xml:space="preserve">FISCALIZAÇÃO NO PLANTIO DE NOVAS MUDAS DE ÁRVORES NA _x000D_
 CIDADE, DEVENDO ESSAS SEREM INDICADAS PELA SECRETARIA DO MEIO _x000D_
 AMBIENTE. </t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CHEFE DO IAP &amp;#8211; INSTITUTO AMBIENTAL DO PARANÁ &amp;#8211; NO MUNICÍPIO _x000D_
 DE JACAREZINHO, SENHORA ANA BACON, QUE SEJA SOLUCIONADO UM PROBLEMA _x000D_
 EXISTENTE NO BAIRRO GONZAGA, NA CIDADE DE CAMBARÁ, ONDE HÁ PLANTIO DE _x000D_
 CANA ACERCA DE 8M (OITO METROS) DA ZONA URBANA. </t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/370/370_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CHEFE DO IAP &amp;#8211; INSTITUTO AMBIENTAL DO PARANÁ &amp;#8211; NO MUNICÍPIO _x000D_
 DE JACAREZINHO, SENHORA ANA BACON, QUE ENCAMINHE DILIGÊNCIA À CIDADE _x000D_
 DE CAMBARA PARA AVERIGUAR MAU CHEIRO EXISTENTE NO CONJUNTO LAZER. </t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/371/371_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITE AS EMPRESAS COPEL, SANEPAR E OI QUE SOLUCIONEM O PROBLEMA EXISTENTE COM _x000D_
 RELAÇÃO AOS ENDEREÇOS NO JARDIM PARAÍSO.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRÂNSITO DE VEÍCULOS DA PREFEITURA MUNICIPAL DE CAMBARÁ COM CARGA DESCOBERTA</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS AO CONSELHO TUTELAR DO MUNICÍPIO, TAIS COMO: UNIFORMES, CELULARES, MATERIAIS DE ESCRITÓRIO, COLETE, MEIOS DE IDENTIFICAÇÃO, BEM COMO REAJUSTE SALARIAL, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/377/377_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTERDITE OU LACRE OS POÇOS ARTESIANOS DA CIDADE DE CAMBARÁ ATÉ QUE SAIA O LAUDO REALIZADO COM ESTUDOS DAS ÁGUAS DOS MESMOS.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Walcir Joaquim, Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/378/378_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESVINCULE A SECRETARIA DO TURISMO DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE NO MUNICÍPIO DE CAMBARÁ, VINCULANDO-A, POSTERIORMENTE, A SECRETARIA DO DESENVOLVIMENTO, CIÊNCIA E TECNOLOGIA OU À SECRETARIA DE INDÚSTRIA E COMÉRCIO.  </t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/383/383_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS PARA QUE O NÚMERO 190, REFERENTE A CHAMADAS DE EMERGÊNCIA, SEJAM ATENDIDAS NO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZAS NOS TERRENOS PARTICULARES EXISTENTES NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÕES E DEMARCAÇÕES DE TRÂNSITO EMBAIXO DO _x000D_
 PONTILHÃO DO MUNICÍPIO DE CAMBARÁ, REFERENTES À: RUA NOSSA SENHORA _x000D_
 DO ROCIO, RUA ALAMBARI E AVENIDA DEPUTADO JOSÉ AFONSO.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE _x000D_
 SEJA DISPONIBILIZADO O CAMINHÃO PIPA DO MUNICÍPIO PARA LAVAR TODAS AS _x000D_
 RUAS DA CIDADE, PRINCIPALMENTE NO CENTRO E PRÓXIMO  ÀS ESCOLAS E _x000D_
 HOSPITAIS. </t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHE REQUERIMENTO AO SECRETÁRIO ESTADUAL DE SAÚDE DO PARANÁ, _x000D_
 SENHOR MICHELE CAPUTO NETO, SOLICITANDO OS ITENS MENCIONADOS EM _x000D_
 ANEXO PARA A UTI &amp;#8211; UNIDADE DE TERAPIA INTENSA &amp;#8211; DA  CIDADE DE _x000D_
 JACAREZINHO/PR.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE PÚBLICO COLETIVO MUNICIPAL</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>MATERIAIS PARA A ESCOLA MUNICIPAL MARIA APARECIDA PAULINA DA SILVA FURLAN</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE REPÚDIO&amp;#8221; AO MEC &amp;#8211; MINISTÉRIO DA EDUCAÇÃO E DA CULTURA</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO REPARO PONTE</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA ESTACIONAMENTO PARA IDOSOS E PESSOAS COM DEFICIÊNCIA, NOS LOCAIS PÚBLICOS E PRIVADOS</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSENTOS E ENCOSTOS ALMOFADADOS NOS BANCOS DA CASA DE VELÓRIO DO MUNICÍPIO. ALÉM DO MAIS, SOLICITA QUE SEJA INSTALADA UMA COBERTURA NO LOCAL ONDE O CAIXÃO É RECOLHIDO.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÕES E DEMARCAÇÕES DE TRÂNSITO NA RUA JOÃO MISCHIATTI CRUZAMENTO COM A RUA MINAS GERAIS E PEDRO COVRE, ENTRE O CONJUNTO IGNEZ PANICHI E OCTÁVIO RODRIGUES</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE REALIZE A ALTERAÇÃO DA LEI Nº. 1263/2003, QUE DISPÕE SOBRE A  CONCESSÃO DE _x000D_
 ISENÇÃO E REMISSÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO &amp;#8211; IPTU,</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO DO PARQUE DO BAIRRO ESTAÇÃO.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO GERENTE DA SANEPAR, SENHOR NILTON CÉSAR RIBEIRO, QUE SEJA REALIZADA _x000D_
 A MANUTENÇÃO DO ALAMBRADO E A LIMPEZA DOS LOCAIS REFERENTES AOS _x000D_
 PONTOS DE CAIXA D&amp;#8217;ÁGUA NA AVENIDA ANTÔNIO CASQUEL E NA RUA HERMÍNIO _x000D_
 HAGGI, NO CONJUNTO IGNEZ PANICHI HAMZÉ.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E A MANUTENÇÃO DAS &amp;#8220;BOCAS DE LOBO&amp;#8221; NO CONJUNTO IGNEZ PANICHI HAMZE</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>Márcio Albertini, Renato Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ELABORAÇÃO DE UM PROJETO DE LEI PARA REVITALIZAÇÃO DA ESTAÇÃO FERROVIÁRIA DO MUNICÍPIO DE CAMBARÁ. </t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONVIDE O SENHOR EDSON JACKSON YARA OLIVEIRA PARA PRESTAR ESCLARECIMENTOS, NESTA CASA DE LEIS, SOBRE  O SEU PEDIDO DE EXONERAÇÃO DA SECRETÁRIA MUNICIPAL DO PLANEJAMENTO.  </t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/420/420_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDE A SENHORA ADRIANA RIBEIRO DOS SANTOS, ASSISTENTE SOCIAL DO MUNICÍPIO, PARA VIR A ESTA CASA DE LEIS PRESTAR INFORMAÇÕES SOBRE A SUA PASTA DE ATUAÇÃO.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/421/421_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE UMA APE, OU SEJA, UMA ACADEMIA PARA ESPECIAIS, NA APAE DO MUNICÍPIO DE CAMBARÁ. </t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTOS DE PARA DE ÔNIBUS COM ABRIGO, ONDE FOREM NECESSÁRIOS, PARA OS ESTUDANTES _x000D_
 UNIVERSITÁRIOS E DEMAIS USUÁRIOS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PONTO DE ÔNIBUS FIXO NA AVENIDA BRASIL, EM FRENTE A PRAÇA DOUTOR MIGUEL DINIZO, PARA PARADA DE ÔNIBUS DE LINHA. </t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/426/426_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZEM UMA REFORMA, BEM COMO, A CONSTRUÇÃO DE BANHEIROS NO HOSPITAL SÃO LUCAS, _x000D_
 DIVIDINDO-OS EM BANHEIROS MASCULINOS E FEMININOS</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NO RIO DO BAIRRO GONZAGA. </t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/428/428_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANALISE NO BAIRRO GONZAGA, PARA AVERIGUAÇÃO DOS MOTIVOS DE HAVEREM _x000D_
 TANTOS PERNILONGOS NO LOCAL.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t xml:space="preserve">DESTINE UM ESPAÇO NESTA CASA DE LEIS PARA OS PROFESSORES, DIRETORES OU, AINDA, À SECRETÁRIA DA EDUCAÇÃO, PARA REALIZAÇÃO DE REUNIÕES COM OS NOBRES EDIS.  </t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/432/432_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZADA CONTRATAÇÃO DE UM MÉDICO ENDOCRINOLOGISTA PARA ATENDIMENTO NO MUNICÍPIO</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/433/433_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS DAS LÂMPADAS DO PARQUE ALAMBARI II.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/434/434_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTEM O NÚMERO DE CESTAS BÁSICAS FORNECIDAS PELA PREFEITURA _x000D_
 MUNICIPAL.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/435/435_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS DOS PALANQUES E DAS TELAS  DE PROTEÇÃO DO PARQUE DO CONJUNTO IGNEZ PANICHI</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/436/436_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIBERAÇÃO DE EXAMES</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/437/437_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZEM LIMPEZA DOS BUEIROS DO MUNICÍPIO E, POSTERIORMENTE, A _x000D_
 MANUTENÇÃO DOS MESMOS.  </t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/438/438_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM INSTALADAS LOMBADAS NOS REFERIDOS PONTOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/439/439_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE GALHOS E ENTULHOS</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/440/440_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURAS DOS QUEBRA-MOLAS, BEM COMO A IDENTIFICAÇÃO DOS MESMOS POR _x000D_
 MEIO DE PLACAS DE SINALIZAÇÃO</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/448/448_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMPEDRAMENTO NO BAIRRO &amp;#8220;ÁGUA DO ÓLEO&amp;#8221;, NA ZORA RURAL DO MUNICÍPIO, </t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/455/455_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRAS NOS PARQUES DO MUNICÍPIO,</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/456/456_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>MONITORAMENTO, POR INTERMÉDIO DE CÂMERAS, E VIGIAS NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/457/457_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUNICIPALIZAÇÃO O TRÂNSITO DA CIDADE DE CAMBARÁ.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/458/458_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS COM RELAÇÃO AO MATO EXISTENTE NO MEIO  FIO NAS RUAS DO _x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/459/459_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZAS DAS BOCAS DE LOBO DO MUNICÍPIO E, AINDA, QUE SEJAM IMPLANTADAS MAIS BOCAS DE LOBO EMBAIXO DO PONTILHÃO.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/460/460_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARCELAMENTO DO IPTU ATRASADO, REFERENTE AOS 04 (QUATRO) ÚLTIMOS ANOS. </t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/463/463_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>BANCOS DE CONCRETO NA LATERAL DO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Tuta, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/464/464_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO DEPUTADO FEDERAL ANDRÉ VARGAS, QUE SEJA INSTALADO UMA UNIDADE DE PRONTO ATENDIMENTO (UPA) NO CONJUNTO IGNEZ PANICHI HAMZÉ.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/465/465_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRIMÃO NA PONTE DA RUA MINAS GERAIS, A QUAL LIGA O BAIRRO _x000D_
 JARDIM SANTO ANTÔNIO AO CONJUNTO SÃO JOSÉ, BEM COMO, A REALIZAÇÃO DE _x000D_
 PINTURAS DE IDENTIFICAÇÃO NO LOCAL E MELHORIAS NA CALÇADA</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/470/470_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>ETIQUETA PATRIMONIAL</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/471/471_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAÇÃO DELEGADO POLICIA CIVIL</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/472/472_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>LICENÇA MATERNIDADE</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/479/479_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA TROCADA A GELADEIRA DA FARMÁCIA CENTRAL, PRÓXIMA AO PRONTO SOCORRO</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/480/480_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>READEQUAÇÃO DA RODOVIÁRIA MUNICIPAL</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/481/481_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE 02 (DOIS) QUEBRA-MOLAS, PRÓXIMO À ESCOLA DO CONJUNTO IGNEZ PANICHI, DO LADO DA COHAPAR</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/482/482_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>AVERIGUAR O MAU CHEIRO EXISTENTE NO CONJUNTO LAZER</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/483/483_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA SINALIZAÇÃO, NO FINAL DA AVENIDA BRASIL CRUZAMENTO COM A AVENIDA ANTÔNIO MANO</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/484/484_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DOS BUEIROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/485/485_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DE SER CONSTRUÍDA UMA CALÇADA NA RUA SÃO BENEDITO, DESCENDO O POSTO SÃO JOSÉ, NO BAIRRO SÃO JOSÉ II.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Polaco Funileiro, Tuta</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/486/486_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>BUEIRO NA RUA MARECHAL FLORIANO PEIXOTO, ESQUINA COM A RUA LUÍS GAMA, EM FRENTE À IGREJA ESPIRITO SANTO, NA VILA SANTANA.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/487/487_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>UNIDADE DE PRONTO ATENDIMENTO (UPA) NO CONJUNTO IGNEZ PANICHI HAMZÉ,</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/488/488_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEGURO DE VIDA A TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/489/489_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCERIA COM A ENTIDADE SÃO PIO</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/496/496_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>POLÍTICA DE PREVENÇÃO ÀS DOENÇAS OCUPACIONAIS DOS PROFESSORES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/497/497_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO -  ASSENTOS E ENCOSTOS ALMOFADADOS NOS BANCOS DA CASA _x000D_
 DE VELÓRIO DO MUNICÍPIO. ALÉM DO MAIS, SOLICITA QUE SEJA INSTALADA UMA _x000D_
 COBERTURA NO LOCAL ONDE O CAIXÃO É RECOLHIDO.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/498/498_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO - COBERTURA NA ENTRADA DO POSTO DE SAÚDE CENTRAL</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/499/499_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITE À ECONORTE TACHÕES PARA FAZER AS ROTATÓRIAS EMBAIXO DO VIADUTO NA BR369.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/509/509_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SECRETÁRIO MUNICIPAL DOS ESPORTES, SENHOR JÚLIO FERNANDES MARQUES, QUE SEJAM INSTITUÍDAS PRATICAS CONSTANTES  DE ATIVIDADES LABORAIS PARA OS SERVIDORES PÚBLICOS, ENVOLVENDO NESTA TODOS OS SETORES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/510/510_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJA REALIZADA REFORMA DOS POÇOS ARTESIANOS EXISTENTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/511/511_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, QUE ESTE DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJA REALIZADO UM ESTUDO SOBRE A VIABILIDADE DE UNIFICAR O CONSELHO TUTELAR E A EDUCAÇÃO EM UM MESMO PRÉDIO.  </t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/512/512_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR _x000D_
 OLIVATO, QUE ESTE DETERMINE AO SETOR COMPETENTE DA  ADMINISTRAÇÃO _x000D_
 PÚBLICA, QUE SEJA FEITO UMA RUA, BEM COMO A LIMPEZA A E INSTALAÇÃO DE _x000D_
 ILUMINAÇÃO PÚBLICA EM UMA ÁREA ABANDONADA ATRÁS DA SANTA CASA DE _x000D_
 MISERICÓRDIA, E PRÓXIMO A RUA JOÃO BELCHIOR, NO JARDIM DAS ACÁCIAS.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/513/513_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE RONDAS FREQUENTES NO CONJUNTO GONZAGA.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/514/514_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAR LIMPEZA NA RUA OLÍMPIO, CONJUNTO GONZAGA. </t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/515/515_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CORRIMÃO/PROTEÇÃO NA PONTE DA RUA JÚLIO M. FIGUEIREDO.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/516/516_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM FEITAS MELHORIAS NA QUADRA POLIESPORTIVA NO BAIRRO POPULAR NOVA, ENTRE AS RUAS VALDOMIRO PEREIRA LIMA E PEDRO DETONE, BEM COMO QUE SEJA REALIZADO O RECAPEAMENTO DAS REFERIDAS RUAS.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/517/517_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM FEITAS LICITAÇÕES DE TODOS OS EXAMES NECESSÁRIOS QUE A ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/518/518_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA BARRAGEM NO LAGO DO PARQUE GONZAGA.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/519/519_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE 4 POÇOS ARTESIANOS NA ZONA RURAL DO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/520/520_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DO RIO ALAMBARI.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA OS ANEXOS I, II, III E IV DA LEI COMPLEMENTAR 27/2011 QUE TRATA DA ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE CAMBARÁ, PARA CRIAR E _x000D_
 MODIFICAR CARGOS COMISSIONADOS E FUNÇÕES _x000D_
 GRATIFICADAS E DAR OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DO ANEXO I DA LEI _x000D_
 COMPLEMENTAR N. 31/2012, AUMENTANDO A QUANTIDADE _x000D_
 DE CARGOS QUE MENCIONA. </t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA OUVIDORIA DA REDE MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ISONOMIA SALARIAL ENTRE SERVIDORES DOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAL E ALTERA ANEXOS DAS LEIS COMPLEMENTARES N. 27/2011 E 30/2011.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/311/311_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DE ANEXOS DA LEI MUNICIPAL N.1082/97, LEI COMPLEMENTAR N.12/2008 N.15/2009 E ALTERAÇÃO DOS ANEXOS II E IV DA LEI _x000D_
 COMPLEMENTAR N.30/2011, PARA OS CARGOS QUE MENCIONA. </t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº19/2009, QUE TRATA DO USO E OCUPAÇÃO DO SOLO URBANO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE ANEXOS DA LEI MUNICIPAL Nº 1082/97, LEIS COMPLEMENTARES Nº 12/2008 E 15/2009 E ALTERAÇÃO DOS ANEXOS II DA LEI _x000D_
 COMPLEMENTAR Nº 30/2011, PARA OS CARGOS QUE MENCIONA.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR 19/2009, QUE TRATA DO USO E OCUPAÇÃO DO SOLO URBANO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/452/452_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE ANEXOS DA LEI COMPLEMENTAR NO 27/2011 E SUAS MODIFICAÇÕES, DAS NOMENCLATURAS E ATRIBUIÇÕES DOS CARGOS DE CHEFE DE DIVISÃO DE ATENDIMENTO DE ASSUNTOS DA FAMÍLIA E CHEFE DE DIVISÃO DE ATENDIMENTO AO ADOLESCENTE E AO IDOSO, BEM COMO SUAS ATRIBUIÇÕES</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/532/532_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/530/530_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O QUADRO PRÓPRIO DO PODER EXECUTIVO DO MUNICÍPIO DE CAMBARÁ/PR &amp;#8211; QPPE, CONFORME ESPECIFICA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/2779/2779_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/2779/2779_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, ALTERAÇÃO DE NOMENCLATURA E REMUNERAÇÃO DOS CARGOS EM COMISSÃO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/381/381_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O §2º DO ARTIGO 36 DA LEI COMPLEMENTAR Nº 02/2006 DA CÂMARA MUNICIPAL DE CAMBARÁ, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A IMPRENSA OFICIAL DO MUNICÍPIO DE CAMBARÁ, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR DEVOLUÇÃO DE RECURSOS DE CONVÊNIO FEDERAL</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO NORTE DO PARANÁ - CISNOP. </t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REPOSIÇÃO SALARIAL DOS SERVIDORES DO QUADRO EFETIVO DA PREFEITURA _x000D_
 MUNICIPAL DE CAMBARÁ/PR. </t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO, PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO, PARA O EXERCÍCIO DE 2013</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A IMPRENSA OFICIAL DO MUNICÍPIO DE CAMBARÁ, ESTADO DO PARANÁ, ENCARREGADO DA PUBLICIDADE DOS ATOS DO PODER EXECUTIVO, DO PODER LEGISLATIVO, BEM COMO DE SUAS AUTARQUIAS E FUNDAÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E DISCIPLINA O PROGRAMA MUNICIPAL DE ESTÁGIO REMUNERADO NO ÂMBITO DO PODER EXECUTIVO DE CAMBARÁ, ESTADO DO PARANÁ, COM FUNDAMENTO NA LEI FEDERAL N. 11.788/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AQUICULTURA FAMILIAR, BEM COMO UTILIZAR RECURSOS NA PROMOÇÃO DE AÇÕES DE APOIO E INCENTIVO À ATIVIDADE</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CAMBARÁ A FIRMAR CONVÊNIO COM AS ENTIDADES FILANTRÓPICAS LAR ANÁLIA FRANCO E ASSOCIAÇÃO BOM JESUS, OBJETIVANDO O AUMENTO DA OFERTA DE VAGAS ÀS CRIANÇAS QUE NÃO OBTENHAM VAGA NA REDE MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CAMBARÁ A FIRMAR CONVÊNIO COM A ENTIDADE FILANTRÓPICA ASILO SÃO VICENTE DE PAULO DE CAMBARÁ, OBJETIVANDO VIABILIZAR O DESENVOLVIMENTO DE ATIVIDADES DE ATENDIMENTO A IDOSOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NOVAS AÇÕES NO EXERCÍCIO/2013 AO ANEXO DA LEI MUNICIPAL Nº 1429/09 DE 19/11/2009 QUE TRATA DO PLANO PLURIANUAL PARA O QUADRIÊNIO 2010-2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NOVAS AÇÕES AO ANEXO DE METAS ANUAIS &amp;#8211; DESPESA, DA LEI MUNICIPAL Nº 1502/12 DE 12/12/2012 QUE TRATA DAS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CAMBARÁ A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CAMBARÁ- APAE, OBJETIVANDO VIABILIZAR O FORTALECIMENTO DOS PROJETOS DE EDUCAÇÃO ESPECIAL E INCLUSÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO § 3º DO ART IGO 30 DA LEI 1.086/1997 QUE CRIOU O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL, A CONFERÊNCIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIOS E CONCEDER ISENÇÕES FISCAIS RELATIVAS À CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADAS À PROGRAMAS HABITACIONAIS DE INTERESSE SOCIAL. </t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A IMPRENSA OFICIAL DO MUNICÍPIO DE CAMBARÁ, ESTADO DO PARANÁ, ENCARREGADO DA PUBLICIDADE DOS ATOS DO PODER EXECUTIVO, DO PODER LEGISLATIVO, BEM COMO DE SUAS AUTARQUIAS E FUNDAÇÕES E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO, E INCLUI NOVOS PROGRAMAS E AÇÕES, PARA O EXERCÍCIO DE 2013. </t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/356/356_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR DEVOLUÇÃO DE RECURSOS DE CONVÊNIO FEDERAL.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/310/310_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO, E INCLUI NOVOS PROGRAMAS E AÇÕES, PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/372/372_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI DE ADIANTAMENTO DO MUNICÍPIO DE CAMBARÁ, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/382/382_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO, DAS AUTARQUIAS E DAS FUNDAÇÕES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/466/466_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE CAMBARÁ, PARA O QUADRIÊNIO _x000D_
 2014/2017</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/467/467_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2014</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/425/425_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A REVOGAR A DOAÇÃO DE ÁREAS DE TERRA CONSTANTE NA LEI N1245/2003</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.109.950,61 (HUM MILHÃO, _x000D_
 CENTO E NOVE MIL E NOVECENTOS E CINQUENTA REAIS E SESSENTA E UM CENTAVOS) NO EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/431/431_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO, INCLUI NOVAS DOTAÇÕES ORÇAMENTÁRIAS, E ALTERA O CÓDIGO DA AÇÃO 2640 &amp;#8211; ASSISTÊNCIA À CRIANÇA E ADOLESCENTE, PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/446/446_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL  NO ORÇAMENTO DO MUNICÍPIO, PARA O EXERCÍCIO DE 2013. </t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/447/447_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CELEBRAR ACORDO JUDICIAL COM A FEDERAÇÃO DOS SINDICATOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E ESTADUAIS DO PARANÁ - FESMEPAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/461/461_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NO ARTIGO 1º DA LEI N° 1541/2013, MODIFICANDO O CÓDIGO DE UM PROJETO/ATIVIDADE.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/462/462_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO _x000D_
 GERAL DO MUNICÍPIO E INCLUI NOVAS DOTAÇÕES ORÇAMENTÁRIAS, PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/469/469_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/493/493_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/494/494_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI REGRAS PARA O PAGAMENTO DE DESPESAS ATRAVÉS DO REGIME DE ADIANTAMENTO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/501/501_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/505/505_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO DE INSPEÇÃO MUNICIPAL DE PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE CAMBARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO, E INCLUI NOVOS PROGRAMAS E AÇÕES, PARA O EXERCÍCIO DE 2013.  </t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/507/507_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE  CRÉDITO ADICIONAL _x000D_
 ESPECIAL  NO ORÇAMENTO DO MUNICÍPIO, PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/526/526_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/527/527_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGIME DE ADIANTAMENTO.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/528/528_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº. 1245 DE OUTUBRO DE 2003.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/508/508_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.542, DE 17 DE JULHO DE 2013, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI  ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/529/529_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PRESTAÇÃO, PLANEJAMENTO, REGULAÇÃO E FISCALIZAÇÃO DOS SERVIÇOS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO NO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO PARA CARGOS EM COMISSÃO NO ÂMBITO DOS ÓRGÃOS DOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DE EXPEDIÇÃO DE RECEITAS MÉDICAS E ODONTOLÓGICAS DIGITADAS EM COMPUTADOR OU DATILOGRAFADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A SUBSIDIAR INTEGRALMENTE O TRANSPORTE DE ESTUDANTES UNIVERSITÁRIOS, DA EDUCAÇÃO PROFISSIONAL TÉCNICA DE NÍVEL MÉDIO E DE CURSINHOS PRÉ-VESTIBULARES RESIDENTES NO MUNICÍPIO DE CAMBARÁ E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A EXECUÇÃO DO HINO NACIONAL E DO HINO _x000D_
 DE CAMBARÁ NOS ESTABELECIMENTOS DE ENSINO _x000D_
 FUNDAMENTAL, BEM COMO NAS SOLENIDADES OFICIAIS NO _x000D_
 ÂMBITO DO MUNICÍPIO DE CAMBARÁ, ESTADO DO PARANÁ. </t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL A TODOS OS SERVIDORES ATIVOS, _x000D_
 INATIVOS E OCUPANTES DE CARGOS DE PROVIMENTO EM _x000D_
 COMISSÃO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE NORMAS E COMPETÊNCIAS DE PREVENÇÃO À                   _x000D_
 PROLIFERAÇÃO DE DOENÇAS TRANSMITIDAS PELO VETOR DA _x000D_
 FEBRE AMARELA E DA DENGUE, NO MUNICÍPIO DE CAMBARÁ _x000D_
 ESTADO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO E REGULAMENTAÇÃO DO PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E À VIOLÊNCIA &amp;#8211; PROERD NO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "ADOTE UMA PRAÇA" NO MUNICÍPIO DE CAMBARÁ, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>Tuta, Renato Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O HORÁRIO DE FUNCIONAMENTO E INSTITUI O SERVIÇO DE PLANTÃO DE ATENDIMENTO DAS FARMÁCIAS E DROGARIAS NO MUNICÍPIO DE CAMBARÁ, ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE O USO E A COMERCIALIZAÇÃO DE CEROL OU DE QUALQUER OUTRO TIPO DE MATERIAL CORTANTE NAS LINHAS DE PIPAS E SIMILARES NO ÂMBITO DO MUNICÍPIO DE CAMBARÁ, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/454/454_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.359, DE 03 DE OUTUBRO DE 2007, QUE INSTITUI O PROGRAMA &amp;#8220;VEREADOR MIRIM&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/478/478_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA FARMÁCIA SOLIDÁRIA NO MUNICÍPIO DE CAMBARÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/502/502_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PREVENÇÃO E COMBATE AO CÂNCER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/503/503_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA &amp;#8220;ESPAÇO RAUL DOS SANTOS AMÂNCIO&amp;#8221;, A PRAÇA DE SKATE INOMINADA LOCALIZADA NO PARQUE ALAMBARI II.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>Poder Legislativo, Márcio Albertini, Rogérinho do Karatê, Tuta</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/504/504_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS GERAIS URBANÍSTICAS PARA A INSTALAÇÃO DE ESTRUTURAS DE SUPORTE DAS ESTAÇÕES RÁDIO BASE E EQUIPAMENTOS AFINS AUTORIZADOS E HOMOLOGADOS PELA AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES, NOS TERMOS DA LEGISLAÇÃO FEDERAL VIGENTE.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA OS ARTIGOS 36, INCISO I, 80, INCISO I, 97 E  98 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAMBARÁ, ESTADO DO PARANÁ. </t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>Raffaello Frascati, Cidinho Enfermeiro, Polaco Funileiro</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 26, CAPUT, DO REGIMENTO INTERNO DA CÂMARA _x000D_
 MUNICIPAL DE CAMBARÁ, ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/453/453_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO E RENUMERA OS PARÁGRAFOS DOS ARTIGOS 2º E _x000D_
 3º DA RESOLUÇÃO Nº 01/2012, QUE DISPÕE SOBRE O SISTEMA DE _x000D_
 CONCESSÃO DE DIÁRIAS DA CÂMARA MUNICIPAL DE CAMBARÁ, _x000D_
 ESTADO DO PARANÁ. </t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/495/495_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DO VEÍCULO OFICIAL DA CÂMARA MUNICIPAL DE CAMBARÁ, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/565/565_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRIGO</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/566/566_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE CLÍNICA VETERINÁRIA.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/567/567_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE DEPENDENTES QUÍMICOS.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>Professor Tinelli, Renato Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/568/568_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXPANSÃO E MODERNIZAÇÃO DA SALA DO EMPREENDEDOR.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>Walcir Joaquim, Márcio Albertini</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE MÉDICOS ESPECIALISTAS</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>Raffaello Frascati, Cidinho Enfermeiro, Márcio Albertini, Polaco Funileiro, Professor Tinelli, Walcir Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSÍDIO PARA TRANSPORTE DE ESTUDANTES UNIVERSITÁRIOS, DA EDUCAÇÃO PROFISSIONAL E _x000D_
 CURSINHOS</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/581/581_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA 3º IDADE</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/582/582_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADAS.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/583/583_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>FUTEBOL DE AREIA.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/584/584_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>MATERIAL ESCOLAR.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/585/585_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/586/586_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>MÓVEIS GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/587/587_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ÓCULOS. </t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>Rogérinho do Karatê, Cidinho Enfermeiro, Polaco Funileiro</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/588/588_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">POÇO ARTESIANO. </t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/589/589_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PRAÇAS. </t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/590/590_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA CASA DE VELÓRIO. </t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/591/591_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/592/592_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>SALÃO COMUNITÁRIO BERGAMASCHI.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Professor Tinelli, Renato Rodrigues, Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO &amp;#8220;CAPUT&amp;#8221; DO ARTIGO 96 E DO INCISO II DO ARTIGO 23 DA LEI ORGÂNICA MUNICIPAL, BEM COMO ACRESCENTA OS §§ 3º E 4º AO ARTIGO 96. </t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>REELEIÇÃO MESA DIRETORA</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO DA ATUAL SITUAÇÃO E PRAZO PREVISTO PARA REGULARIZAÇÃO DA INFORMATIZAÇÃO DA ÁREA DA SAÚDE.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME O PRAZO PREVISTO PARA REESTRUTURAÇÃO DOS CAMPOS DE FUTEBOL DOS BAIRROS E CONJUNTOS.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME OS OBJETIVOS E AS METAS JÁ PLANEJADOS NO SETOR COM DATA E, CASO HAJA, NOME DOS EVENTOS.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME SOBRE O ANDAMENTO DA CONSTRUÇÃO DO PLANO DE CARREIRA DOS FUNCIONÁRIOS PÚBLICOS</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME NOME DOS SECRETÁRIOS, CHEFIAS E DIRETORIAS; ÁREA DE ATUAÇÃO; RESPONSABILIDADE DE CADA SETOR.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME SOBRE A SITUAÇÃ DO ATENDIMENTO A SOLICITAÇÃO ENVIADO PELO MINISTÉRIO PÚBLICO PATRONAL, QUANTO AO FUNCIONAMENTO DAS CRECHES EM PERÍODOS DE FÉRIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DE SER COLOCADO UM ALAMBRADO DE PROTEÇÃO NA PRAÇA DO BAIRRO NOVA CAMBARÁ</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME SOBRE OS PRAZOS PARA A LIMPEZA DOS TERRENOS, PRAÇAS, CANTEIROS E SIMILARES DE RESPONSABILIDADE DA PREFEITURA MUNICIPAL DE CAMBARÁ, BEM COMO, AS ATITUDES A SEREM TOMADAS PELA REFERIDA EM RELAÇÃO A TERRENOS PARTICULARES.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DOS FISCAIS QUE PASSARAM NO CONCURSO PÚBLICO E ESTÃO AGUARDANDO A PORTARIA DE CONVOCAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>AVALIAÇÃO DA POSSIBILIDADE DA CRIAÇÃO DE UM COMITÊ DE MOBILIZAÇÃO CONTRA A DENGUE EM CAMBARÁ</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE LIMPEZAS NOS CAMPOS DE AREIA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>FEITIO DE CALÇADAS PRÓXIMO A ESCOLA MUNICIPAL LUÌS ANTÔNIO LORENZETTI, NA RUA CIRO ERTHAL ESQEUNA COM A RUA MARECHAL DEODORO DA FONSECA.</t>
   </si>
   <si>
     <t>Tuta, Raffaello Frascati, Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DE SE AUMENTAR MAIS 01(UM) DIA A COLETA DE LIXO EM ALGUNS BAIRROS DO MUNICÍPIO, NOS QUAIS HÁ COLETA APENAS 02(DUAS) VEZES POR SEMANA.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE A SAÚDE BUCAL DA CIDADE, BEM COMO, O TOTAL DE PROFISSIONAIS DE ODONTOLOGIA QUE FAZEM PARTE DO QUADRO DE FUNCIONÁRIOS MUNICIPAIS, ONDE ESTÃO LOTADOS E O MOTIVO PELO QUAL AINDA NÃO ESTÃO ATUANDO NAS UBS DOS BAIRRO IGNEZ PANICHI HAMZÉ, VILA SANTANA, E CONJUNTO SÃO JOSÉ.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DA TORRE DE COMUNICAÇÃO DA GUARDA MUNICIPAL, BEM COMO, QUE SEJAM ADQUIRIDOS RÁDIOS-AMADORES PARA O EFETIVO.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM URGENCIA, UM BEBEDOURO PARA O PRONTO SOCORRO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO A CÂMARA MUNICÍPAL SOBRE O FECHAMENTO DAS ESCOLAS RURAIS.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANTER EQUIPE PARA MANUTENÇÃO DOS PARQUES DO MUNICÍPIO; IMPLANTAÇÃO DE GRADE OU REDE DE SEGURANÇA NO LOCAL DE ESTACIONAMENTO DO PARQUE ALAMBARÍ I; COLOCAÇÃO DE LIXEIRAS E BEBEDOUROS NO MESMO.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PINTURAS DE SINALIZAÇÃO DO SOLO EM TODA A CIDADE, PRINCIPALMENTE NO CENTRO DO MUNICÍPIO E PRÓXIMO ÀS ESCOLAS.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A POSSIBILIDADE DE REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS EM VÁRIOS TRECHOS DO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAÇÃO E REPARO NA ILUMINAÇÃO PÚBLICA DO PARQUE ALAMBARÍ I E DO PARQUE GONZAGA.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO TERRENO DA PREFEITURA MUNICIPAL, LOCALIZADO ENTRE O POÇO ARTESIANO E A IGREJA, NA RUA EVANGELISTA BARREIRO, CONJUNTO GONZAGA.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS QUANTO AO CANTEIRO CENTRAL DA AVENIDA BRASIL, BEM COMO, DA PRAÇA DOS TRÊS PODERES.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARECER SOBRE A PORTARIA Nº459 DE 15 DE MARÇO DE 2012, ONDE FIXA O VALOR DE INCENTIVO DE CUSTEIO DOS AGENTES COMUNITÁRIOS DE SAÚDE.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE NA CRIAÇÃO DE UMA OUVIDORIA PARA O LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE RONDAS NO TERMINAL RODOVIÁRIO NOS HORÁRIOS DE CHEGADA DOS ÔNIBUS DURANTE A MADRUGADA</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PATRULHA MECANIZADA PARA A ZONA RURAL DE CAMBARÁ-PR</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE OS TRABALHOS REALIZADOS PELA EMATER</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÃO AO PRESIDENTE DA ACAF.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENTREGA DE MATERIAIS ESCOLARES E UNIFORMES PARA AS CRIANÇAS DO ENSINO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAÇÃO DE PROJETO DE AUXILIO A ASSOCIAÇÃO DOS ESTUDANTES DE CAMBARÁ, RELACIONADO AO TRANSPORTE.</t>
   </si>
   <si>
     <t>Raffaello Frascati, Polaco Funileiro</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHOS E GALHOS DE ÁRVORES, DISPERSOS PELO MUNICÍPIO, BEM COMO, O APARO DE GRAMAS E A LIMPEZA DE AVENIDAS E PRAÇAS.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE ESTE ESTUDE A VIABILIDADE DE TRAZER AO MUNICÍPIO CURSOS ONLINE DE ENSINO SUPERIOR.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE ESTE DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJAM REALIZADAS MELHORIAS E REPAROS NAS CALÇADAS DO CONJUNTO VOTORANTIM.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, JOÃO MATTAR OLIVATO,  PARA QUE ESTE INFORME A ESTA CASA DE LEIS: _x000D_
  - RELAÇÃO COM TODAS AS ESPECIALIDADES MÉDICAS QUE SÃO PRESTADAS NO _x000D_
 MUNICÍPIO DE CAMBARÁ; _x000D_
 - EM QUAIS DIAS OCORREREM OS ATENDIMENTOS, E; _x000D_
 - QUANTIDADE DE PESSOAS QUE SÃO ATENDIDAS.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE ESTE INFORME SE ESTÃO SENDO REALIZADAS_x000D_
 CIRURGIAS DE PEQUENA E MÉDIA COMPLEXIDADE NO MUNICÍPIO, BEM COMO, O LOCAL PARA ONDE ESTÃO SENDO ENCAMINHADAS AS CIRURGIAS DE ALTA COMPLEXIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE INFORME SOBRE A RECEITA, ARRECADAÇÃO E _x000D_
 DESPESAS DO MUNICÍPIO DE CAMBARÁ, REFERENTE AO MÊS DE JANEIRO DO _x000D_
 ANO CORRENTE.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, PARA QUE _x000D_
 INFORME EM AUDIÊNCIA PÚBLICA SOBRE O QUADRIMESTRE DA GESTÃO ANTERIOR.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, PARA QUE _x000D_
 ESTE DETERMINE AO SETOR COMPETENTE, QUE SEJA REALIZADO UMA ANALISE _x000D_
 SOBRE A RODOVIA DA LIBERDADE, DISCUTINDO-SE A POSSIBILIDADE DE REPASSÁ-_x000D_
 LA AO ESTADO.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO A _x000D_
 SECRETARIA ESTADUAL DE OBRAS PÚBLICAS, SOLICITANDO  QUE VENHAM AO _x000D_
 MUNICÍPIO CONFERIR E SOLUCIONAR O PROBLEMA RELACIONADO À PONTE QUE HÁ _x000D_
 LIGANDO A CIDADE DE CAMBARÁ/PR À SALTO GRANDE/SP. </t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 EXECUTIVO MUNICIPAL, PARA QUE ESTE DETERMINE AO SETOR COMPETENTE DA _x000D_
 ADMINISTRAÇÃO PÚBLICA, QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS NO _x000D_
 ANTIGO POSTO DE SAÚDE DA VILA SANTANA, O QUAL SE ENCONTRA ABANDONADO.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 EXECUTIVO, EM NOME DE TODOS OS VEREADORES, PARA QUE SEJA ADQUIRIDO _x000D_
 URGENTEMENTE UM BRITADOR MÓVEL PARA SER UTILIZADO PELA SECRETARIA _x000D_
 MUNICIPAL DA AGRICULTURA.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO A _x000D_
 SENHORA TÂNIA TINONIN DA SILVA, SECRETÁRIA MUNICIPAL DA EDUCAÇÃO, _x000D_
 SOLICITANDO QUE SEJA DESENVOLVIDO UM EVENTO VOLTADO PARA A JUVENTUDE, _x000D_
 COM TEMAS ACERCA DE SAÚDE E SEXUALIDADE. </t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO _x000D_
 CHEFE DO EXECUTIVO MUNICIPAL, JOÃO MATTAR OLIVATO, SUGERINDO A CRIAÇÃO _x000D_
 DE UM ALBERGUE NOTURNO. </t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 PREFEITO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, PARA QUE O MESMO _x000D_
 DETERMINE AO SETOR COMPETENTE, QUE SEJA REATIVADO O ESPAÇO LAZER</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 EXECUTIVO MUNICIPAL, BEM COMO, A ASSISTENTE SOCIAL  DO MUNICÍPIO, _x000D_
 SENHORA ADRIANA RIBEIRO SANTOS, PARA QUE SEJA ANALISADA A VIABILIDADE _x000D_
 DA CRIAÇÃO DE UMA &amp;#8220;CASA DO IDOSO&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, APÓS _x000D_
 OS TRÂMITES LEGAIS DO PLENÁRIO DESTA CASA, JUNTO A SECRETARIA COMPETENTE _x000D_
 DA ADMINISTRAÇÃO PÚBLICA, O RELATÓRIO COMPLETO DAS FIRMAS E DOS VALORES _x000D_
 DE ARRECADAÇÃO DOS IMPOSTOS SOBRE SERVIÇOS DE QUALQUER NATUREZA, _x000D_
 REFERENTE AO ANO DE 2012. </t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO A SECRETÁRIA DA EDUCAÇÃO DO MUNICÍPIO DE CAMBARÁ, SENHORA TÂNIA TINONIN DA SILVA, _x000D_
 PARA QUE DENTRO DO PRAZO LEGAL, ENCAMINHE A ESTA CASA, AS SEGUINTES INFORMAÇÕES:_x000D_
 &amp;#8226;  MOTIVO PELO QUAL NÃO HOUVE CONTINUIDADE DO TRANSPORTE _x000D_
 PÚBLICO AOS PROFESSORES; _x000D_
 &amp;#8226;  LEI QUE REGE SOBRE O ASSUNTO; _x000D_
 &amp;#8226;  VERBAS, SE HOUVER, EM RESPALDO AO ASSUNTO.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 EXECUTIVO MUNICIPAL, REITERANDO PEDIDO DE INFORMAÇÕES SOBRE: _x000D_
 - OS PRAZOS PARA LIMPEZA DOS TERRENOS, PRAÇAS, CANTEIROS E SIMILARES _x000D_
 DE RESPONSABILIDADE DA PREFEITURA MUNICIPAL DE CAMBARÁ, BEM _x000D_
 COMO, AS ATITUDES A SEREM TOMADAS PELA REFERIDA EM  RELAÇÃO A _x000D_
 TERRENOS PARTICULARES.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 EXECUTIVO MUNICIPAL, BEM COMO, AO SECRETÁRIO DE ESPORTES MUNICIPAL, _x000D_
 SENHOR ÍTALO MENDONÇA DEL COL, PARA QUE INFORMEM QUANDO O POLO _x000D_
 ESPORTIVO DO CONJUNTO IGNEZ PANICHI HAMZÉ PODERÁ SER RESGATADO.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 CHEFE DO EXECUTIVO, SENHOR JOÃO MATTAR OLIVATO, PARA QUE DETERMINE AO _x000D_
 SETOR COMPETENTE, QUE HAJA EM CADA PARQUE DO MUNICÍPIO UM ZELADOR.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 EXECUTIVO MUNICIPAL, PARA QUE DETERMINE AO SETOR COMPETENTE DA _x000D_
 ADMINISTRAÇÃO PÚBLICA, QUE SEJAM FEITAS RONDAS DE SEGURANÇA NOS _x000D_
 BAIRROS E PARQUES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>Cidinho Enfermeiro, Polaco Funileiro</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO CHEFE DO EXECUTIVO, SENHOR JOÃO MATTAR OLIVATO, PARA QUE ESTE _x000D_
 ENCAMINHE A ESTA CASA DE LEIS, UMA CÓPIA DO PROJETO DA ESCOLA _x000D_
 MUNICIPAL DO CONJUNTO IGNEZ PANICHI HAMZÉ, BEM COMO, INFORMAÇÕES _x000D_
 SOBRE O ANDAMENTO DO PROCESSO, A PREVISÃO PARA REINÍCIO E TÉRMINO DA _x000D_
 OBRA. </t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> OFÍCIO AO _x000D_
 EXECUTIVO MUNICIPAL, PARA QUE ESTE DETERMINE AO SETOR COMPETENTE DA _x000D_
 ADMINISTRAÇÃO PÚBLICA, QUE SEJAM RETIRADOS O TRILHO DE FERRO E O BUEIRO, _x000D_
 BEM COMO, QUE SE AUMENTE A LARGURA DA RUA, NA AVENIDA BRASIL ESQUINA _x000D_
 COM A AVENIDA ANTÔNIO MANO, SAÍDA PARA JACAREZINHO, NO BAIRRO _x000D_
 ESTAÇÃO.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 CHEFE DO EXECUTIVO, SENHOR JOÃO MATTAR OLIVATO, PARA QUE DETERMINE AO _x000D_
 SETOR COMPETENTE, A CONSTRUÇÃO DE CALÇADA NA RUA MARECHAL DEODORO _x000D_
 DA FONSECA, ENCONTRO COM A RUA MONSENHOR JOÃO BELCHIOR, NO CONJUNTO _x000D_
 GONZAGA, EM FRENTE AO ESTILO MÓVEIS E ESTILO VIDROS, BEM COMO, A _x000D_
 MELHORIA DA ILUMINAÇÃO NO LOCAL.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SECRETÁRIO DE OBRAS E PAVIMENTAÇÃO DO MUNICÍPIO, SENHOR _x000D_
 EDSON JACKSON YERA OLIVEIRA, PARA QUE SEJAM CONSTRUÍDAS CALÇADAS NA _x000D_
 RUA MINAS GERAIS; NO CONJUNTO OTÁVIO RODRIGUES E NA RUA JOÃO _x000D_
 MISCHIATTI, SENTIDO CONJUNTO IGNEZ PANICHI E COHAPAR.  </t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 PRESIDENTE DO CONSELHO MUNICIPAL DA EDUCAÇÃO, SOLICITANDO A RETIRADA _x000D_
 DE SEU NOME COMO MEMBRO DO CONSELHO CITADO, BEM COMO, QUE SEJA _x000D_
 NOMEADO EM SEU LUGAR, PELO PRESIDENTE DESTA CASA, UM SERVIDOR EFETIVO _x000D_
 DA CÂMARA MUNICIPAL DE CAMBARÁ.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO _x000D_
 CHEFE DO EXECUTIVO, SENHOR JOÃO MATTAR OLIVATO, PARA QUE ESTE _x000D_
 DETERMINE AO ÓRGÃO COMPETENTE, QUE SEJA REALIZADO REPARO OU TROCA, _x000D_
 CONFORME NECESSIDADE, DAS LÂMPADAS QUE ESTÃO APAGADAS NO JARDIM _x000D_
 PARAÍSO. </t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO _x000D_
 EXECUTIVO MUNICIPAL, PARA QUE ESTE DETERMINE AO SETOR COMPETENTE DA _x000D_
 ADMINISTRAÇÃO PÚBLICA, QUE SEJA FEITO REVITALIZAÇÃO NAS MARGENS DO RIO _x000D_
 DO CONJUNTO OTÁVIO RODRIGUES, BEM COMO, A REALIZAÇÃO DE RECAPAGEM E _x000D_
 OPERAÇÃO TAPA BURACOS, NO REFERIDO CONJUNTO. </t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, SOLICITANDO _x000D_
 QUE ESTE REGULARIZE NO MUNICÍPIO A PORTARIA Nº. 260, DE 21 DE FEVEREIRO _x000D_
 DE 2013, ENVIADA PELO MINISTÉRIO DA SAÚDE COM RELAÇÃO AOS AGENTES _x000D_
 COMUNITÁRIOS DA SAÚDE.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 EXCELENTÍSSIMO DEPUTADO FEDERAL ANDRÉ VARGAS, SOLICITANDO QUE O _x000D_
 MESMO INTERCEDA JUNTO AO GOVERNO FEDERAL PARA QUE SEJA INSTALADO NO _x000D_
 MUNICÍPIO DE CAMBARÁ/PR, UM CENTRO DE RECUPERAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO, EM NOME DE TODOS OS VEREADORES, AO SUBCOMANDANTE GERAL DA _x000D_
 POLICIA MILITAR DO PARANÁ, SENHOR CÉSAR ALBERTO SOUZA, COMO FORMA DE _x000D_
 REFORÇAR UM OUTRO JÁ ENTREGUE PELO PRESIDENTE DO CONSELHO DE _x000D_
 SEGURANÇA &amp;#8211; CONSEG &amp;#8211; DE CAMBARÁ, REQUISITANDO O AUMENTO DO EFETIVO _x000D_
 DOS POLICIAIS MILITARES, BEM COMO, DE VIATURAS E EQUIPAMENTOS PARA O _x000D_
 PELOTÃO DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO DIRETOR _x000D_
 FINANCEIRO DA PREFEITURA MUNICIPAL, PARA QUE DENTRO DO PRAZO LEGAL, _x000D_
 ENCAMINHE A ESTA CASA, INFORMAÇÕES, BEM COMO, DOCUMENTAÇÕES _x000D_
 PERTINENTES, REFERENTE AO NÃO FECHAMENTO DAS CONTAS DO 6º (SEXTO) _x000D_
 BIMESTRE DO SIM-AM. </t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO DIRETOR _x000D_
 FINANCEIRO DA PREFEITURA MUNICIPAL, PARA QUE DENTRO DO PRAZO LEGAL, _x000D_
 ENCAMINHE A ESTA CASA, INFORMAÇÕES E DOCUMENTOS PROBATÓRIOS SOBRE _x000D_
 QUEM ERA O RESPONSÁVEL PELA CONTABILIDADE DO MUNICÍPIO DE _x000D_
 CAMBARÁ/PR, NO 5º (QUINTO) E 6º (SEXTO) BIMESTRE, NO ANO DE 2012.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO DIRETOR FINANCEIRO DA PREFEITURA MUNICIPAL, PARA QUE DENTRO DO PRAZO LEGAL, ENCAMINHE A ESTA CASA, AS SEGUINTES INFORMAÇÕES:  _x000D_
 - SE HÁ ALGUMA DESPESA DO ANO DE 2012 SEM EMPENHO PRÉVIO DELA, OU _x000D_
 SEJA, SE A ATUAL GESTÃO RECEBEU NOTAS FISCAIS DE AQUISIÇÕES DE PRODUTOS, _x000D_
 SERVIÇOS E MERCADORIAS DO ANO PASSADO SEM A OCORRÊNCIA DO DEVIDO _x000D_
 EMPENHO.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO CHEFE DO EXECUTIVO, PARA QUE DENTRO DO PRAZO LEGAL, ENCAMINHE A ESTA CASA, AS SEGUINTES INFORMAÇÕES: _x000D_
  _x000D_
 - QUAIS SERVIDORES PÚBLICOS SE AFASTARAM NO PERÍODO ELEITORAL, _x000D_
 DO ANO DE 2012, PARA CONCORREREM ÀS ELEIÇÕES; _x000D_
 - CÓPIA DE TODOS OS HOLERITES, DOS RESPECTIVOS, NO PERÍODO _x000D_
 ACIMA CITADO DE AFASTAMENTO.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO A _x000D_
 SECRETARIA ESTADUAL DE OBRAS PÚBLICAS DO PARANÁ, SOLICITANDO QUE SEJA _x000D_
 REALIZADA A OPERAÇÃO TAPA BURACOS, NA RODOVIA BENEDITO MOREIRA (PR _x000D_
 431), A QUAL LIGA O MUNICÍPIO DE CAMBARÁ À JACAREZINHO.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO _x000D_
 EXECUTIVO MUNICIPAL, PARA QUE ESTE DETERMINE AO SETOR COMPETENTE, QUE _x000D_
 SEJAM FEITAS CURVAS DE NÍVEL NO CONJUNTO PARAISO. </t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO _x000D_
 CHEFE DO EXECUTIVO, SENHOR JOÃO MATTAR OLIVATO, PARA QUE DETERMINE AO _x000D_
 SETOR COMPETENTE, A CONSTRUÇÃO DE CANALETA NAS LATERAIS DO CRUZAMENTO _x000D_
 DA BR BENEDITO MOREIRA, COM O PROLONGAMENTO DA RUA  MARECHAL _x000D_
 DEODORO DA FONSECA, SAÍDA PARA FAZENDA SANTA MARIA. </t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO _x000D_
 CHEFE DO EXECUTIVO MUNICIPAL, JOÃO MATTAR OLIVATO, PARA QUE DETERMINE _x000D_
 AO SETOR COMPETENTE, QUE REPASSE A ESTA CASA DE LEIS FOTOCÓPIA DE TODA _x000D_
 A DOCUMENTAÇÃO DA EMPRESA KIMIE SERVIÇOS CONTRATADOS TERCEIRIZADOS _x000D_
 LTDA, BEM COMO OS DETALHES DESTA PRESTAÇÃO DE SERVIÇOS, TAL COMO _x000D_
 PRAZO, POIS O CUSTO DESSA CONTRATAÇÃO FOI DE R$170.000,00 (CENTO E _x000D_
 SETENTA MIL REAIS), TENDO CARÁTER DE URGÊNCIA, SENDO DISPENSADA A _x000D_
 LICITAÇÃO. </t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 CHEFE DO EXECUTIVO MUNICIPAL, JOÃO MATTAR OLIVATO,  PARA QUE ESTE _x000D_
 DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE SEJA FEITO _x000D_
 LIMPEZA E MANUTENÇÃO NO TERRENO AO LADO DA SANTA CASA DE _x000D_
 MISERICÓRDIA DE CAMBARÁ, SENDO ESSE DE PROPRIEDADE  DO MUNICÍPIO, _x000D_
 TRATANDO-SE, AINDA, SE FOCO DE DENGUE E ANIMAIS PEÇONHENTOS.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO ENGENHEIRO DE OBRAS DA ECONORTE, DÍLSON PELISSON, PARA _x000D_
 QUE SEJAM INSTALADOS REDUTORES DE VELOCIDADE ELETRÔNICOS, EM _x000D_
 DETERMINADOS PONTOS DA BR369</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO RESPONSÁVEL PELO DER, PARA QUE SEJAM INSTALADOS REDUTORES DE _x000D_
 VELOCIDADE ELETRÔNICOS, EM DETERMINADOS PONTOS DA PR431 &amp;#8211; RODOVIA _x000D_
 BENEDITO MOREIRA, SAÍDAS DE CAMBARÁ PARA JACAREZINHO</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO A _x000D_
 OUVIDORIA MUNICIPAL DE SAÚDE, SOLICITANDO QUE SEJA  FORNECIDO UMA _x000D_
 RELAÇÃO DA QUANTIDADE DE RECLAMAÇÕES, BEM COMO DE SUGESTÕES, QUE _x000D_
 OCORRERAM NOS MESES DE JANEIRO, FEVEREIRO E MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO A _x000D_
 SECRETÁRIO MUNICIPAL DE SAÚDE, JOÃO LUCAS PHABET VENTURINE, PARA QUE _x000D_
 O MESMO INFORME, POR MEIO DE UMA RELAÇÃO, AS CIRURGIAS REALIZADAS NO _x000D_
 HOSPITAL MUNICIPAL DE CAMBARÁ, NOS MESES DE JANEIRO, FEVEREIRO E _x000D_
 MARÇO DE 2013. ALÉM DO MAIS, QUE INFORME, AINDA, QUAIS OS TIPOS DE _x000D_
 CIRURGIA E OS MÉDICOS QUE A REALIZARAM, DURANTE ESTE PERÍODO.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO _x000D_
 COMANDANTE DO 2º BATALHÃO DA POLÍCIA MILITAR DE JACAREZINHO, TENENTE _x000D_
 CORONEL ANTÔNIO CARLOS DE MORAES, SOLICITANDO QUE O MESMO ENVIE _x000D_
 POLICIAIS AO MUNICÍPIO DE CAMBARÁ PARA FISCALIZAR OS CASOS DE _x000D_
 PERTURBAÇÃO AO SOSSEGO PÚBLICO. </t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 EXECUTIVO MUNICIPAL, E AO CARTÓRIO DE REGISTRO DE IMÓVEIS DE CAMBARÁ, _x000D_
 SOLICITANDO QUE INFORMEM DOCUMENTALMENTE SOBRE A SITUAÇÃO DA PEDREIRA _x000D_
 DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, DENTRO DO PRAZO LEGAL,  SOLICITANDO AS SEGUINTES INFORMAÇÕES REFERENTES AO ENQUADRAMENTO DO MAGISTÉRIO MUNICIPAL QUANDO DO  INGRESSO NA CARREIRA: _x000D_
 A) QUAL O POSICIONAMENTO DA ADMINISTRAÇÃO QUANTO AO ENQUADRAMENTO DO _x000D_
 MAGISTÉRIO QUANDO DO SEU INGRESSO NO SERVIÇO PÚBLICO? ELES SÃO _x000D_
 ENQUADRADOS DE ACORDO COM O NÍVEL PROFISSIONAL QUE POSSUEM? _x000D_
 B) HOUVE O ENQUADRAMENTO DE SERVIDORES DO MAGISTÉRIO QUANDO DO SEU _x000D_
 INGRESSO, DE ACORDO COM O NÍVEL PROFISSIONAL QUE POSSUEM? SE AFIRMATIVA _x000D_
 A RESPOSTA, EM QUE NÚMERO? _x000D_
 C)  HOUVE MUDANÇA DE POSICIONAMENTO DA ADMINISTRAÇÃO QUANTO À QUESTÃO? _x000D_
 SE AFIRMATIVA A RESPOSTA, QUANTOS SERVIDORES FORAM  BENEFICIADOS OU _x000D_
 PREJUDICADOS? _x000D_
 D) QUAIS INFORMAÇÕES ADICIONAIS QUE A ADMINISTRAÇÃO PODE FORNECER PARA _x000D_
 ESCLARECIMENTO DA QUESTÃO? </t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, JOÃO MATTAR OLIVATO, PARA QUE ESTE _x000D_
 INFORME O NOME E A FUNÇÃO DE TODOS OS SECRETÁRIOS, DIRETORES E DEMAIS _x000D_
 CARGOS RESPONSÁVEIS DA ATUAL ADMINISTRAÇÃO, CONFORME DEPARTAMENTO.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, JOÃO MATTAR OLIVATO,  PARA QUE ESTE _x000D_
 INFORME: _x000D_
 - COMO E POR QUEM ESTÃO SENDO FEITAS AS LIMPEZAS E  AS MANUTENÇÕES DOS PARQUES E DAS PRAÇAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, _x000D_
 SOLICITANDO AS SEGUINTES INFORMAÇÕES:  _x000D_
 - SE AS NEGOCIAÇÕES DA PEDREIRA FORAM TOMADAS; _x000D_
 - SE HÁ REAL POSSIBILIDADE DA PREFEITURA DE CAMBARÁ RETOMAR A PEDREIRA; _x000D_
 - EM CASO AFIRMATIVO, QUANDO A PREFEITURA RETOMARÁ AS EXPLORAÇÕES NA _x000D_
 PEDREIRA.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, SOLICITANDO QUE ESTE DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA A _x000D_
 ELABORAÇÃO DE UM PROJETO DE LEI, E POSTERIOR ENVIO DO MESMO A ESTA CASA DE LEIS PARA VOTAÇÃO E APROVAÇÃO, EM PROL DOS  AGENTES COMUNITÁRIOS, CONFORME MODELO ANEXO.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, JOÃO MATTAR OLIVATO, PARA QUE ESTE ENVIE A ESTA CASA DE LEIS FOTOCÓPIA COMPLETA DO PROCESSO DE COMPRAS Nº. 848/2013, REFERENTE A DISPENSA DE LICITAÇÃO Nº. 11/2013, RELATIVO A CONTRATAÇÃO DA EMPRESA KYMIE SERVIÇOS TERCEIRIZADOS LTDA-ME, NO VALOR DE R$64.000,00, BEM COMO O COMPROVANTE DE PAGAMENTO.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, JOÃO MATTAR OLIVATO, PARA QUE ESTE ENVIE A ESTA CASA DE LEIS FOTOCÓPIA COMPLETA, INCLUSIVE COM O PARECER DA _x000D_
 ASSESSORIA JURÍDICA DO MUNICÍPIO, DO PROCESSO ADMINISTRATIVO Nº.432/2013, REFERENTE A TOMADA DE PREÇOS Nº. 02/2013, RELATIVO A CONTRATAÇÃO DO ESCRITÓRIO MAURÍCIO CARNEIRO ADVOGADOS ASSOCIADOS (ASSESSORIA JURÍDICA), NO VALOR DE R$83.016,00 (OITENTA E TRÊS MIL E DEZESSEIS REAIS).</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO _x000D_
 EXECUTIVO MUNICIPAL, PARA QUE ESTE DETERMINE AO SETOR COMPETENTE DA _x000D_
 ADMINISTRAÇÃO PÚBLICA, QUE SEJA PAGO AOS PROFESSORES MUNICIPAIS _x000D_
 ENVOLVIDOS VALOR REFERENTE AO 1/3 DAS FÉRIAS DO PERÍODO RELATIVO AO ANO _x000D_
 2012, SENDO QUE, EQUIVOCADAMENTE NÃO O RECEBERAM POR ESTAREM EM _x000D_
 &amp;#8220;LICENÇA PRÊMIO&amp;#8221;. </t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE ESTE DETERMINE AO SETOR COMPETENTE DA _x000D_
 ADMINISTRAÇÃO PÚBLICA, QUE INCLUA EM LEI MUNICIPAL OS TRAMITES EXIGIDOS _x000D_
 PELA LEI Nº 11.770, DE 9 DE SETEMBRO DE 2008 (EM ANEXO), _x000D_
 REGULAMENTANDO O PERÍODO DO &amp;#8220;AUXÍLIO MATERNIDADE&amp;#8221; DE 120 DIAS PARA _x000D_
 180 DIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO _x000D_
 CHEFE DO EXECUTIVO MUNICIPAL, JOÃO MATTAR OLIVATO,  PARA QUE ESTE _x000D_
 PROVIDENCIE E ENCAMINHE A ESTA CASA DE LEIS UMA LISTA COM O NOME, _x000D_
 FUNÇÃO E CARGA HORÁRIA DOS CARGOS COMISSIONADOS QUE HÁ NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS DO ARTIGO 111, INCISO II, DA RESOLUÇÃO Nº08/96 &amp;#8211; REGIMENTO INTERNO,  O VEREADOR QUE SUBSCREVE REQUER A VOSSA EXCELÊNCIA, QUE SE DIGNE A ENVIAR OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE ESTE, DENTRO DO PRAZO LEGAL, INFORME A ESTA CASA:  _x000D_
 - O ANDAMENTO DA IMPLANTAÇÃO DO PLANO DE CARREIRA DOS _x000D_
 FUNCIONÁRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS DO ARTIGO 111, INCISO II, DA RESOLUÇÃO Nº08/96 &amp;#8211; REGIMENTO INTERNO,  O VEREADOR QUE SUBSCREVE REQUER A VOSSA EXCELÊNCIA, QUE SE DIGNE A ENVIAR OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO UNICIPAL, PARA QUE ESTE, DENTRO DO PRAZO LEGAL, INFORME A ESTA CASA:  _x000D_
 - SE HÁ NO MUNICÍPIO ÁREA NO PARQUE INDUSTRIAL DESTINADA ÀS MICRO E _x000D_
 PEQUENAS EMPRESAS CAMBARAENSES.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOS TERMOS DO ARTIGO 111, INCISO II, DA RESOLUÇÃO Nº08/96 &amp;#8211; REGIMENTO INTERNO,  O VEREADOR QUE SUBSCREVE REQUER A VOSSA EXCELÊNCIA, QUE SE DIGNE A ENVIAR OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE ESTE, DENTRO DO PRAZO LEGAL, INFORME A ESTA CASA:  _x000D_
 - RECEITAS E DESPESAS, DO MUNICÍPIO DE CAMBARÁ, NOS MESES DE _x000D_
 JANEIRO, FEVEREIRO E MARÇO DO ANO CORRENTE. </t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, JOÃO MATTAR OLIVATO, PARA QUE _x000D_
 ESTE PRESTE ESCLARECIMENTO SOBRE OS FATOS NOTICIADOS NO JORNAL &amp;#8220;A VOZ DO _x000D_
 POVO&amp;#8221;, RELACIONADO AO USO INDEVIDO DE VEÍCULO MUNICIPAL, BEM COMO DE _x000D_
 SERVIDOR PÚBLICO PARA O CORTE E RETIRADA DE GRAMA DA RESIDÊNCIA DO _x000D_
 DIRETOR MUNICIPAL DOS TRANSPORTES, SENHOR EDSON SENA.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, PARA QUE ESTE ENVIE A ESTA CASA DE LEIS FOTOCÓPIA COMPLETA DO PROCESSO DE _x000D_
 COMPRAS Nº. 848/2013, REFERENTE A DISPENSA DE LICITAÇÃO Nº. 11/2013, _x000D_
 RELATIVO A CONTRATAÇÃO DA EMPRESA KYMIE SERVIÇOS TERCEIRIZADOS LTDA-_x000D_
 ME, NO VALOR DE R$64.000,00, BEM COMO O COMPROVANTE DE PAGAMENTO.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO CHEFE DO EXECUTIVO MUNICIPAL, JOÃO MATTAR OLIVATO, PARA QUE ESTE ENVIE A ESTA CASA DE LEIS FOTOCOPIA COMPLETA, INCLUSIVE COM O PARECER _x000D_
 DA ASSESSORIA JURÍDICA DO MUNICÍPIO, DO PROCESSO ADMINISTRATIVO Nº. _x000D_
 432/2013, REFERENTE A TOMADA DE PREÇOS Nº. 02/2013, RELATIVO A _x000D_
 CONTRATAÇÃO DO ESCRITÓRIO MAURÍCIO CARNEIRO ADVOGADOS ASSOCIADOS _x000D_
 (ASSESSORIA JURÍDICA), NO VALOR DE R$83.016,00 (OITENTA E TRÊS MIL E _x000D_
 DEZESSEIS REAIS).</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE ESTE, DENTRO DO PRAZO LEGAL, INFORME A ESTA CASA:  _x000D_
 - ACERCA DO NÃO REPASSE DE VERBAS DA PREFEITURA MUNICIPAL DE CAMBARÁ PARA O CENTRO DE APOIO EM LONDRINA.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE ESTE, DENTRO DO PRAZO LEGAL, INFORME A ESTA CASA:  _x000D_
 - SOBRE AS REVISÕES DAS VANS E DOS MICRO-ÔNIBUS PERTENCENTES À PREFEITURA MUNICIPAL DE CAMBARÁ.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO A SENHORA FRANCIELE AXMAN TAVARES DUARTE, SECRETÁRIA DA EDUCAÇÃO, PARA QUE ESTA, DENTRO DO PRAZO LEGAL, ENCAMINHE A ESTA CASA: _x000D_
 - DOCUMENTOS REFERENTES ÀS RECEITAS E DESPESAS DA SECRETARIA DA _x000D_
 EDUCAÇÃO, DOS MESES DE JANEIRO À ABRIL DO CORRENTE  ANO, _x000D_
 ACOMPANHADOS DAS RESPECTIVAS NOTAS FISCAIS DAQUILO  QUE FOI _x000D_
 ADQUIRIDO.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Cidinho Enfermeiro, Polaco Funileiro, Raffaello Frascati</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO A SENHORA FRANCIELE AXMAN TAVARES DUARTE, SECRETÁRIA DA EDUCAÇÃO, PARA QUE ESTA, DENTRO DO PRAZO LEGAL, INFORME A ESTA CASA:  _x000D_
 - ESCLARECIMENTOS SOBRE O ABANDONO DAS CRIANÇAS NAS ESCOLAS E NA _x000D_
 APAE, DEVIDO À FALTA DE TRANSPORTE ESCOLAR, REFERENTES AOS DIAS 07 E _x000D_
 08 DE MAIO DO ANO DE 2013.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, PARA QUE ESTE DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE DENTRO DO _x000D_
 PRAZO LEGAL, ENCAMINHE A ESTA CASA: _x000D_
 - FOTOCÓPIA DE TODOS OS PROCEDIMENTOS LICITATÓRIOS, TERMOS _x000D_
 ADITIVOS, CONTRATOS ADMINISTRATIVOS E PRESTAÇÕES DE SERVIÇOS, _x000D_
 FIRMADOS PELA PREFEITURA MUNICIPAL A PARTIR DE 01º DE JANEIRO DE 2013 _x000D_
 ATÉ A DATA DE PROTOCOLO DO PRESENTE REQUERIMENTO.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE ESTE, DENTRO DO PRAZO LEGAL, INFORME A ESTA CASA:  _x000D_
 - O SIGNIFICADO DA SIGLA RPA UTILIZADO PELA ATUAL ADMINISTRAÇÃO. </t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO LUCAS PHABET VENTURINE,  SECRETÁRIO DA _x000D_
 SAÚDE, PARA QUE ESTE, DENTRO DO PRAZO LEGAL, INFORME A ESTA CASA:  _x000D_
 - A DIFICULDADE ENCONTRADA PELA ÁREA DA SAÚDE EM MANTER OS _x000D_
 MÉDICOS ATENDENDO DIARIAMENTE NOS POSTOS DE SAÚDE DO _x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE ESTE, DENTRO DO PRAZO LEGAL, INFORME A ESTA CASA SOBRE O PROJETO DE LEI _x000D_
 Nº. 013/2013:  _x000D_
 - SE O DINHEIRO VEM SENDO REPASSADO AO CONSÓRCIO - CODEPACI; _x000D_
 - SE TAL CONSÓRCIO VEM DANDO ASSISTÊNCIA AO MUNICÍPIO DE CAMBARÁ. </t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE ESTE, DENTRO DO PRAZO LEGAL, INFORME A ESTA CASA:  _x000D_
 - SE A PREFEITURA MUNICIPAL VEM RESPEITANDO O ESTABELECIDO NA LEI Nº. _x000D_
 1.478/2011, E EM CASO NEGATIVO QUE SEJAM ADOTADAS AS PROVIDÊNCIAS _x000D_
 CABÍVEIS PARA REGULARIZAÇÃO DA SITUAÇÃO.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, SENHOR JOÃO MATTAR OLIVATO, PARA QUE ESTE DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE DENTRO DO _x000D_
 PRAZO LEGAL, ENCAMINHE A ESTA CASA:  _x000D_
 - FOTOCÓPIA DA MINUTA COMPLETA DO CONTRATO DA EMPRESA QUE ESTA _x000D_
 FAZENDO O PLANO DE CARREIRA DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE ESTE, DENTRO DO PRAZO LEGAL, INFORME A ESTA CASA:  _x000D_
 - QUANTIDADE DE CARGOS COMISSIONADOS EXISTENTES NO BARRACÃO _x000D_
 MUNICIPAL;  _x000D_
 - NOME, FUNÇÃO E SALÁRIO REFERENTE A CADA UM DOS CARGOS; _x000D_
 - NOME DO RESPONSÁVEL POR CADA UM DOS CARGOS COMISSIONADOS _x000D_
 EXISTENTES.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, DENTRO DO PRAZO LEGAL, _x000D_
 SOLICITANDO CÓPIA DA RESPOSTA DO MUNICÍPIO REFERENTE À RECOMENDAÇÃO ADMINISTRATIVA Nº 16/2012, ORIUNDA DO MINISTÉRIO PÚBLICO DO ESTADO DO PARANÁ, A QUAL RECOMENDOU PROVIDÊNCIAS RELATIVAS À IMPRENSA OFICIAL DO MUNICÍPIO E À TRANSPARÊNCIA NA GESTÃO. </t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>Renato Rodrigues, Márcio Albertini</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO CHEFE DA POLÍCIA FEDERAL E INSPETOR, SENHOR EDDY MACHADO, PARA QUE _x000D_
 ESTE ENVIE A ESTA CASA DE LEIS UM RELATÓRIO COM AS  OCORRÊNCIAS DA RODOVIA BR369, PERÍMETRO URBANO DA CIDADE DE CAMBARÁ/PR, DOS ÚLTIMOS 02 (DOIS) ANOS.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE ESTE, DENTRO DO PRAZO LEGAL, DETERMINE AO SETOR COMPETENTE DA _x000D_
 ADMINISTRAÇÃO PÚBLICA, QUE INFORME A ESTA CASA: _x000D_
 - VALOR GASTO NA ÁREA DA EDUCAÇÃO, NO MUNICÍPIO DE  CAMBARÁ, NA _x000D_
 GESTÃO DE 2012</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIAR OFÍCIO A SENHORA ANA CÉLIA FRANCICA GRANDI, SECRETÁRIA MUNICIPAL DA AGRICULTURA E DO MEIO AMBIENTE, PARA QUE ESTA, DENTRO DO PRAZO LEGAL, INFORME A ESTA CASA:  _x000D_
 - POR QUE OS MAQUINISTAS QUE TRABALHAM NO LIXÃO DO MUNICÍPIO NÃO _x000D_
 RECEBEM ADICIONAL DE INSALUBRIDADE?</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE ESTE, DENTRO DO PRAZO LEGAL, DETERMINE AO SETOR COMPETENTE DA _x000D_
 ADMINISTRAÇÃO PÚBLICA, QUE INFORME A ESTA CASA:  _x000D_
 - VALOR GASTO NA ÁREA DA EDUCAÇÃO, NO MUNICÍPIO DE  CAMBARÁ, NA _x000D_
 GESTÃO DE 2012.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, DENTRO DO PRAZO LEGAL, _x000D_
 INFORME:  _x000D_
 - SE JÁ FORAM EXPEDIDOS OS ATOS NECESSÁRIOS PARA REGULAMENTAÇÃO DA _x000D_
 LEI QUE DISCIPLINA O PROGRAMA DE ESTÁGIO NO MUNICÍPIO DE CAMBARÁ (LEI _x000D_
 MUNICIPAL Nº. 1.525, DE 09 DE ABRIL DE 2013). _x000D_
 - CASO JÁ TENHAM SIDO EXPEDIDOS TODOS OS ATOS, QUE INFORMEM O MOTIVO _x000D_
 PELO QUAL OS ESTUDANTES DE TÉCNICO DE ENFERMAGEM NÃO PODEREM, _x000D_
 ATUALMENTE, REALIZAREM ESTÁGIOS JUNTO AO ÓRGÃO MUNICIPAL DE SAÚDE. </t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE ESTE, DENTRO DO PRAZO LEGAL, DETERMINE AO SETOR COMPETENTE DA _x000D_
 ADMINISTRAÇÃO PÚBLICA, QUE INFORME A ESTA CASA: _x000D_
  _x000D_
 - TODOS OS SERVIDORES OU CARGOS QUE RECEBAM GRATIFICAÇÕES, OS _x000D_
 VALORES RESPECTIVOS E OS MOTIVOS PARA TAL RECEBIMENTO.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE ESTE, DENTRO DO PRAZO LEGAL, DETERMINE AO SETOR COMPETENTE DA _x000D_
 ADMINISTRAÇÃO PÚBLICA, QUE INFORME A ESTA CASA: _x000D_
  _x000D_
 - TODAS AS DIÁRIAS PAGAS PELO MUNICÍPIO À SERVIDORES, SECRETÁRIOS, _x000D_
 DIRETORES, PREFEITO E VICE-PREFEITO, DO MÊS DE JANEIRO ATÉ A DATA DE _x000D_
 PROTOCOLO DESTE.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE ESTE, DENTRO DO PRAZO LEGAL, DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE ENCAMINHE A ESTA CASA: _x000D_
 - TODA DOCUMENTAÇÃO DA LICITAÇÃO, BEM COMO AS NOTAS FISCAIS DAS _x000D_
 COMPRAS DE LÂMPADAS E REATORES, EFETUADAS ESTE ANO.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE _x000D_
 ESTE, DENTRO DO PRAZO LEGAL, DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE ENCAMINHE A ESTA CASA:   _x000D_
 - AS NOTAS FISCAIS DOS SERVIÇOS FEITOS EM CONSERTOS DOS VEÍCULOS DA _x000D_
 FROTA MUNICIPAL, EXECUTADAS PELA OFICINA SÃO JORGE MECÂNICA DIESEL _x000D_
 LTDA</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO CHEFE DO EXECUTIVO, PARA QUE DENTRO DO PRAZO LEGAL, ENCAMINHE A ESTA CASA, AS SEGUINTES INFORMAÇÕES:  _x000D_
 - FORMAÇÃO ESCOLAR E PROFISSIONAL INDIVIDUAIS DOS CARGOS DE _x000D_
 SECRETÁRIOS DA ADMINISTRAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 GERENTE DA SANEPAR, SENHOR NILTON CÉSAR RIBEIRO, PARA QUE ESTE _x000D_
 INFORME A ESTA CASA DE LEIS SE HÁ TRATAMENTO DE ESGOTO NA RUA ANTÔNIO _x000D_
 CASTANHO.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO CHEFE DO EXECUTIVO, PARA QUE DENTRO DO PRAZO LEGAL, ENCAMINHE A ESTA CASA, A SEGUINTE INFORMAÇÃO:  _x000D_
 - SE OCORREU A COMPRA DE &amp;#8220;UNIFORMES&amp;#8221; PELO MUNICÍPIO, PAGOS _x000D_
 COM RECURSOS DO &amp;#8220;FUNDEB&amp;#8221; NOS ANOS DE 2011 E 2012, BEM COMO O _x000D_
 VALOR DE TAIS INVESTIMENTOS. </t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO CHEFE DO EXECUTIVO, PARA QUE DENTRO DO PRAZO LEGAL, ENCAMINHE A ESTA CASA, A SEGUINTE INFORMAÇÃO:  _x000D_
 - NOME DOS PROPRIETÁRIOS DA EMPRESA DE CONSULTORIA  &amp;#8220;AGILE&amp;#8221; _x000D_
 CONTRATADA O PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SINDSERVE CAMBARÁ SINDICATO, PARA QUE DENTRO DO PRAZO LEGAL, ENCAMINHE A ESTA CASA:  _x000D_
 - DOCUMENTAÇÕES QUE COMPROVEM A EFETIVIDADE DESTE SINDICATO; _x000D_
 - SE HÁ OU NÃO ADVOGADO CONTRATADO PELO SINDICATO, E EM CASO _x000D_
 AFIRMATIVO, AS DOCUMENTAÇÕES QUE COMPROVEM TAL CONTRATAÇÃO. </t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO DEPUTADO FEDERAL ANDRÉ VARGAS, SOLICITANDO UMA EMENDA PARA O MUNICÍPIO DE CAMBARÁ, DESTINANDO-O AO CENTRO DE CONVIVÊNCIA DA CRIANÇA E DO ADOLESCENTE JOÃO PIRES.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO DEPUTADO FEDERAL ANDRÉ VARGAS, SOLICITANDO UMA EMENDA PARA O MUNICÍPIO DE CAMBARÁ, DESTINANDO-A A UM PROJETO DE CONSTRUÇÃO DE PEQUENAS PRAÇAS, COM TOLDOS E BANCOS NA RUA DOUTOR GENARO RESENDE, ONDE ESTÁ LOCALIZADO, PRINCIPALMENTE, O COMÉRCIO NO MUNICÍPIO DE CAMBARÁ/PR.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORME A ESTA CASA DE LEIS: _x000D_
 - QUANTIDADE DE CARGOS COMISSIONADOS EXISTENTES NO BARRACÃO _x000D_
 MUNICIPAL;  _x000D_
 - NOME, FUNÇÃO E SALÁRIO REFERENTE A CADA UM DOS CARGOS; _x000D_
 - NOME DO RESPONSÁVEL POR CADA UM DOS CARGOS COMISSIONADOS _x000D_
 EXISTENTES. </t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/354/354_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE _x000D_
 ESTE, DENTRO DO PRAZO LEGAL, ENCAMINHE UMA CÓPIA A ESTA CASA DE LEIS E DISPONIBILIZE NO SITE DA PREFEITURA MUNICIPAL:  _x000D_
 - O PLANO DE GOVERNO AUTENTICADO COM A DATA DE PROTOCOLO JUNTO A _x000D_
 JUSTIÇA ELEITORAL, NO ANO DE 2012.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE _x000D_
 ESTE, DENTRO DO PRAZO LEGAL, ENCAMINHE A ESTA CASA DE LEIS:  _x000D_
 - O BALANCETE DE POSSE, DATADO E AUTENTIFICADO.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORME A ESTA CASA DE LEIS:  _x000D_
 - TODOS OS SERVIDORES OU CARGOS QUE RECEBAM GRATIFICAÇÕES, OS _x000D_
 VALORES RESPECTIVOS E OS MOTIVOS PARA TAL RECEBIMENTO. </t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME A ESTA CASA DE LEIS: _x000D_
  _x000D_
 - TODAS AS DIÁRIAS PAGAS PELO MUNICÍPIO À SERVIDORES, SECRETÁRIOS, _x000D_
 DIRETORES, PREFEITO E VICE-PREFEITO, DO MÊS DE JANEIRO ATÉ A DATA DE _x000D_
 PROTOCOLO DESTE.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHE A ESTA CASA DE LEIS: _x000D_
 - TODA DOCUMENTAÇÃO DA LICITAÇÃO, BEM COMO AS NOTAS FISCAIS DAS _x000D_
 COMPRAS DE LÂMPADAS E REATORES, EFETUADAS ESTE ANO.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHE A ESTA CASA DE LEIS:  _x000D_
 - AS NOTAS FISCAIS DOS SERVIÇOS FEITOS EM CONSERTOS DOS VEÍCULOS DA _x000D_
 FROTA MUNICIPAL, EXECUTADAS PELA OFICINA SÃO JORGE MECÂNICA DIESEL _x000D_
 LTDA.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/364/364_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE _x000D_
 ESTE, DENTRO DO PRAZO LEGAL, ENCAMINHE A ESTA CASA DE LEIS: _x000D_
 - O BALANCETE DE POSSE, DATADO E AUTENTIFICADO.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/365/365_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE _x000D_
 ESTE, DENTRO DO PRAZO LEGAL, DETERMINE AO SETOR COMPETENTE DA _x000D_
 ADMINISTRAÇÃO PÚBLICA, QUE INFORME A ESTA CASA: _x000D_
 - SOBRE O CRONOGRAMA DA COLETA DE LIXO MUNICIPAL, E SE HOUVER ESTE, _x000D_
 O MOTIVO PELO QUAL ELE NÃO ESTÁ SENDO EXECUTADO.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/379/379_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O ANDAMENTO DAS SECRETARIAS</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/380/380_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE FACULDADE DE MEDICINA</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME SOBRE O VALOR GASTO NA ÁREA DA EDUCAÇÃO, NO MUNICÍPIO DE  CAMBARÁ, NA _x000D_
 GESTÃO DE 2012.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÃO SE A PREFEITURA MUNICIPAL VEM RESPEITANDO O ESTABELECIDO NA LEI Nº. _x000D_
 1.478/2011, E EM CASO NEGATIVO QUE SEJAM ADOTADAS AS PROVIDÊNCIAS _x000D_
 CABÍVEIS PARA REGULARIZAÇÃO DA SITUAÇÃO.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO A PATRULHA MECANIZADA RURAL ESTARÁ NO MUNICÍPIO DE CAMBARÁ</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO SOLICITAÇÃO DE INFORMAÇÕES SOBRE GRATIFICAÇÃO</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A CRECHE ALGODÃO DOCE</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO A SENHORA FRANCIELE AXMAN TAVARES DUARTE, SECRETÁRIA MUNICIPAL DA EDUCAÇÃO, _x000D_
 PARA QUE ESTA, DENTRO DO PRAZO LEGAL, DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE ENCAMINHE A ESTA CASA:  _x000D_
 - FOTOCÓPIA DO RELATÓRIO SEMESTRAL DA RECEITA CORRENTE LÍQUIDA, REFERENTE AO ANO DE 2013</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/402/402_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO A SENHORA FRANCIELE AXMAN TAVARES DUARTE, SECRETÁRIA MUNICIPAL DA EDUCAÇÃO, PARA QUE ESTA, DENTRO DO PRAZO LEGAL, DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA, QUE ENCAMINHE A ESTA CASA:  _x000D_
 - FOTOCÓPIA DO RELATÓRIO DO ENSINO SEMESTRAL ÍNDICE DE GASTO NA _x000D_
 EDUCAÇÃO, REFERENTE AO ANO DE 2013</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO COORDENADOR DA COMPANHIA DE SANEAMENTO DO PARANÁ - SANEPAR, PARA QUE ESTE INFORME A ESTA CASA: _x000D_
  _x000D_
 &amp;#8226; HÁ POSSIBILIDADE DE A SANEPAR ENVIAR ATÉ ESTA CASA DE LEIS UM _x000D_
 FUNCIONÁRIO PARA EXPLICAR OS SERVIÇOS DE SUA RESPONSABILIDADE QUE _x000D_
 TÊM SIDO FEITOS EM NOSSO MUNICÍPIO? </t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO _x000D_
 EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE _x000D_
 ESTE DETERMINE AO SETOR COMPETENTE QUE DENTRO DO PRAZO LEGAL, INFORME _x000D_
 A ESTA CASA: _x000D_
 - QUAIS SÃO OS VALORES REPASSADOS MENSALMENTE À CISNORPI, _x000D_
 DESDE O MÊS DE JANEIRO ATÉ O MÊS ATUAL, DO ANO CORRENTE</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO SECRETÁRIO MUNICIPAL DA SAÚDE, SENHOR JOÃO LUCAS PHABET VENTURINE, PARA QUE ESTE, DENTRO DO PRAZO LEGAL, INFORME A ESTA CASA:  _x000D_
  _x000D_
 - QUAIS OS EXAMES, LIBERADOS PARA O MUNICÍPIO DE CAMBARÁ, QUE _x000D_
 ESTÃO SENDO REALIZADOS NO CISNORPI; _x000D_
 - QUAIS AS COTAS DO MUNICÍPIO NO CISNORPI; _x000D_
 - QUAIS OS PROCEDIMENTOS QUE ESTÃO SENDO REALIZADOS NO HOSPITAL _x000D_
 REGIONAL DE SANTO ANTÔNIO DA PLATINA. </t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHE A ESTA CASA DE LEIS:  _x000D_
 - FOTOCÓPIA DOS BALANCETES ANALÍTICOS, REFERENTES AOS ANOS DE 2011 _x000D_
 E 2012, DO FUNDEB</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO DEPUTADO FEDERAL ANDRÉ VARGAS, SOLICITANDO UMA EMENDA PARA O MUNICÍPIO DE CAMBARÁ, DESTINANDO-A A UM PROJETO DE CONSTRUÇÃO DE CALÇADAS E CERCAS PARA UMA ÁREA DE PRESERVAÇÃO PERMANENTE, NO CONJUNTO IGNEZ PANICHI HAMZE</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO DEPUTADO FEDERAL ANDRÉ VARGAS, SOLICITANDO UMA EMENDA PARA O MUNICÍPIO DE CAMBARÁ, DESTINANDO-A A  AQUISIÇÃO DE UMA MOTOCICLETA HONDA CG150 CILINDRADAS, PARA A APAE, MANTENEDORA DA ESCOLA MENSAGEIROS DA LUZ</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHE A ESTA CASA DE LEIS:  _x000D_
 - RELAÇÃO CONTENDO TODOS OS PROCESSOS DE LICITAÇÃO REALIZADOS DE _x000D_
 JANEIRO DE 2013 ATÉ A DATA DE PROTOCOLO DESTE, BEM  COMO, UM _x000D_
 HISTÓRICO DE ATRASOS DE SUAS RESPECTIVAS REALIZAÇÕES E DA ENTREGA _x000D_
 DO QUE FOI LICITADO</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIAR OFÍCIO AO ENGENHEIRO DE OBRAS DA ECONORTE, SENHOR DÍLSON PELISSON, PARA QUE ESTE, DENTRO DO PRAZO LEGAL, INFORME, A ESTA CASA, SOBRE A CONSTRUÇÃO DO TREVO QUE DÁ _x000D_
 ACESSO AO COLÉGIO AGRÍCOLA, NO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>Polaco Funileiro, Cidinho Enfermeiro, Raffaello Frascati</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/430/430_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO EXCELENTÍSSIMO SENHOR JOÃO MATTAR OLIVATO, PREFEITO MUNICIPAL, PARA QUE ESTE DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO PÚBLICA QUE, DENTRO DO PRAZO LEGAL, INFORME A ESTA CASA DE LEIS:  _x000D_
 - O VALOR PAGO MENSALMENTE, DO MÊS JANEIRO DE 2013 ATÉ A DATA DE _x000D_
 PROTOCOLO DESTE, AOS ANESTESISTAS QUE ESTÃO TRABALHANDO NO _x000D_
 MUNICÍPIO DE CAMBARÁ; _x000D_
 - QUANTIDADE DE CIRURGIAS REALIZADAS, DO MÊS JANEIRO DE 2013 ATÉ A _x000D_
 DATA DE PROTOCOLO DESTE, NO MUNICÍPIO DE CAMBARÁ. </t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/441/441_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME A ESTA CASA:  _x000D_
 - QUAIS AS LICITAÇÕES FORAM FEITAS PELA SECRETARIA DA EDUCAÇÃO NO _x000D_
 PERÍODO DE JANEIRO À SETEMBRO, DE 2013.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/442/442_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO RELATÓRIO DE PAGAMENTO ÍTALO</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/443/443_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO DE VALORES APLICADOS A ÁREA DE SAÚDE MUNICIPAL</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/444/444_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO DE VALORES ARRECADADOS PELA PREFEITURA</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/445/445_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES COM GASTO DE COMBUSTÍVEL PELA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/449/449_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DOS CRÉDITOS ADICIONAIS DA SECRETARIA DA EDUCAÇÃO, REFERENTE _x000D_
 AO ANO DE 2012</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/450/450_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES FUNCIONÁRIOS E FOLHA DE PAGAMENTO</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/451/451_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES QUAIS OS PROJETOS NA ÁREA DO ESPORTE QUE ESTÃO SENDO REALIZADOS</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/468/468_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SINDICATO SERVIDORES - PLANO DE CARREIRA</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/473/473_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO RELATÓRIO DE PAGAMENTO ITALO</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/474/474_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES INVENTÁRIO</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/475/475_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO VIAÇÃO GARCIA</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/476/476_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SERVIDOR GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/477/477_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO CONTRATO EMPRESA PLANO DE CARREIRA</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/490/490_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFICIO AOS DEPUTADOS ESTADUAIS ADELINO RIBEIRO E JONAS GUIMARÃES, SOLICITANDO QUE INTERCEDAM PELO MUNICÍPIO DE CAMBARÁ JUNTO A ECONORTE </t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/491/491_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MEMBRO DO MINISTÉRIO PÚBLICO SOLICITANDO QUE O MESMO INTERCEDA PELO MUNICÍPIO JUNTO À ECONORTE, </t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/492/492_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIO AO GERENTE REGIONAL DA SANEPAR</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/500/500_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO RESPONSÁVEL PELO DER, PARA QUE SEJAM FEITAS MELHORIAS NA PR431 </t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/521/521_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DISPENSA DE LICITAÇÃO.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/522/522_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RELAÇÃO DE LOTES E ÁREAS DESTINADAS AO MUNICÍPIO. </t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/523/523_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOTIVO PELO QUAL HOUVE UMA REDUÇÃO NA TARIFA SOCIAL NO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/524/524_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAR EXISTÊNCIA DE ESGOTO NA RUA ANTÔNIO CASTANHO.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/525/525_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAR DIRETOR DE RECURSOS HUMANOS DA PREFEITURA MUNICIPAL A COMPARECER NA CÂMARA MUNICIPAL DE CAMBARA PARA EXPLANAR SOBRE RAIS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5593,67 +5593,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/2779/2779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/525/525_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/2779/2779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2013/525/525_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H472"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="95" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>