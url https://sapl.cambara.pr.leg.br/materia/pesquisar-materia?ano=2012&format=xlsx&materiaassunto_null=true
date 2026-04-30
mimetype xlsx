--- v0 (2026-01-29)
+++ v1 (2026-04-30)
@@ -54,490 +54,490 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/21/21_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O NÚMERO DE VEREADORES PARA A LEGISLATURA 2013/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Professor Tinelli</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/43/43_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE CAMBARÁ AO SENHOR JOÃO CLAUDEMIR DE ANGELIS</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/3/3_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI NO 1.478/2011.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/4/4_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ESPECIAL NO_x000D_
 ORÇAMENTO PROGRAMA DO EXERCÍCIO DE 2012, DO MUNICÍPIO DE CAMBARÁ-ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/6/6_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO_x000D_
 ORÇAMENTO PROGRAMA DO EXERCÍCIO DE 2012, DO MUNICÍPIO DE CAMBARÁ ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/7/7_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO_x000D_
 PROGRAMA DO EXERCÍCIO DE 2012, DO MUNICÍPIO DE CAMBARÁ - ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/8/8_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS TERMOS DO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO INTERMUNICIPAL_x000D_
 DE DESENVOLVIMENTO REGIONAL DA BACIA DO PANEMA/CINZA &amp;#8211; CODEPACI, FIRMADO_x000D_
 ENTRE AS ADMINISTRAÇÕES PÚBLICAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/9/9_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº1478/2011, PARA ACRESCENTAR § 6º AO ARTIGO 3º E MODIFICAR A REDAÇÃO DO ART. 6º.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/10/10_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL E AUMENTO REAL AOS SERVIDORES PÚBLICOS MUNICIPAIS, EXTENSIVOS AOS APOSENTADOS E PENSIONISTAS</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/17/17_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA_x000D_
 LEI  ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2013, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/18/18_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURTA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO DE 2012 DA CÂMARA MUNICIPAL DE CAMBARÁ - ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/20/20_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/22/22_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS TERMOS DO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO_x000D_
 INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL DA BACIA DO PANEMA/CINZA_x000D_
 &amp;#8211; CODEPACI, FIRMADO ENTRE AS ADMINISTRAÇÕES PÚBLICAS MUNICIPAIS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/25/25_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/26/26_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS URBANOS DO MUNICÍPIO DE CAMBARÁ,_x000D_
 ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/27/27_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/29/29_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR NO ORÇAMENTO PROGRAMA DO EXERCÍCIO DE 2012, DO MUNICÍPIO DE CAMBARÁ ESTÃO DO_x000D_
 PARANÁ.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/30/30_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MINICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO PROGRAMA DO EXERCÍCIO DE 2012, DO MINICÍPIO DE CAMBARÁ ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/31/31_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 5O DA LEI NO 1.424/2009.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/39/39_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1502, DE 04 DE JULHO DE 2012, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2013</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/40/40_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1429, DE 19 DE NOVEMBRO DE 2009, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE CAMBARÁ, PARA O QUADRIÊNIO DE 2010 A 2013.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/164/164_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO PROGRAMA DO EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Antonio Jose Nucci, Jair Antonio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/2/2_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUAS LOCALIZADAS NO &amp;#8220;LOTEAMENTO NOVA CAMBARÁ&amp;#8221;.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Antonio Jose Nucci</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/32/32_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA NO &amp;#8220;LOTEAMENTO NOVA CAMBARÁ&amp;#8221;.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Renato Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/33/33_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE O INGRESSO E A PERMANÊNCIA DE PESSOAS PORTANDO CAPACETE OU QUALQUER_x000D_
 OUTRO TIPO DE COBERTURA QUE DIFICULTE A IDENTIFICAÇÃO EM ESTABELECIMENTOS_x000D_
 COMERCIAIS, BANCÁRIOS, INDUSTRIAIS, PÚBLICOS OU DE SERVIÇOS DE QUALQUER_x000D_
 NATUREZA.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Rogérinho do Karatê</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/34/34_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/35/35_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS, MESTRES E FUNCIONÁRIOS DA ESCOLA_x000D_
 ESTADUAL ANGELINA RICCI VEZOZZO.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Comissão de Economia, Finanças e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/36/36_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA OS SUBSÍDIOS DO PREFEITO MUNICIPAL, DO VICE-PREFEITO MUNICIPAL E DOS SECRETÁRIOS_x000D_
 MUNICIPAIS DE CAMBARÁ, ESTADO DO PARANÁ, PARA A LEGISLATURA 2013/2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Jair Antonio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/37/37_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.259/2003, PARA DENOMINAR RUA NO CONJUNTO_x000D_
 RESIDENCIAL IGNEZ PANICHI HAMZÉ.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/38/38_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA  CONJUNTO HABITACIONAL E RUAS ANEXAS AO CONJUNTO HABITACIONAL_x000D_
 &amp;#8220;IGNEZ PANICHI&amp;#8221;.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/44/44_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA NO CENTRO DE MINICÍPIO DE CAMBARÁ</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/45/45_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA CONCIÊNCIA NEGRA</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/46/46_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A DENOMINAÇÃO DOS BAIRROS, PRAÇAS, VILAS E DEMAIS LOGRADOUROS PÚBLICOS DO MINICÍPIO DE CAMBARÁ E DÁ OUTRAS PRODIVÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/12/12_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE CONCESSÃO DE DIÁRIAS DA CÂMARA MUNICIPAL DE CAMBARÁ, ESTADO DO_x000D_
 PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/11/11_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL A TODOS OS SERVIDORES ATIVOS, INATIVOS E OCUPANTES DE CARGOS DE_x000D_
 PROVIMENTO EM COMISSÃO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/13/13_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COMISSÃO DE CONTROLE DE BENS PATRIMONIAIS DA CÂMARA MUNICIPAL DE CAMBARÁ.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/14/14_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E ORGANIZAÇÃO DO SISTEMA DE CONTROLE INTERNO DA CÂMARA_x000D_
 MUNICIPAL DE CAMBARÁ.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/15/15_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FUNÇÕES GRATIFICADAS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/16/16_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DA COMISSÃO DE CONTROLE DE BENS PATRIMONIAIS DA CÂMARA_x000D_
 MUNICIPAL DE CAMBARÁ, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/23/23_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PRESIDENTE E DOS VEREADORES DA CÂMARA MUNICIPAL DE CAMBARÁ, ESTADO DO_x000D_
 PARANÁ, PARA A LEGISLATURA 2013 / 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/24/24_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$-_x000D_
 40.000,00 (QUARENTA MIL REAIS), AUTORIZADO PELA LEI Nº 1499, DE 25/06/2012.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -845,68 +845,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/24/24_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2012/24/24_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="179" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>