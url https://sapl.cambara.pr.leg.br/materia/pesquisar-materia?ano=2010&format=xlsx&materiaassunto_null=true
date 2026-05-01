--- v0 (2026-01-31)
+++ v1 (2026-05-01)
@@ -54,510 +54,510 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1374/1374_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO DE CAMBARÁ, ESTADO DO PARANÁ, AO SENHOR LUIZ REGONATTI E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1375/1375_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1375/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ HONORARIA DE CAMBARÁ, ESTADO DO PARANÁ, A SENHORA IVETE DE OLIVEIRA REGONATTI E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1376/1376_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO DE CAMBARÁ, ESTADO DO PARANÁ, AO SENHOR SOIE KAIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1377/1377_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1377/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O TRATAMENTO DIFERENCIADO  E FAVORECIDO A SER DISPENSADO ÁS MICROEMPRESAS E AS EMPRESAS DE PEQUENO PORTE NO ÂMBITO DO MUNICÍPIO, NA CONFORMIDADE DAS NORMAS GERAIS PREVISTAS NO ESTATUTO NACIONAL DA  MICROEMPRESA E DA EMPRESA DE PEQUENO PORTE INSTITUÍDO  PELA LEI COMPLEMENTAR (FEDERAL) Nº 123, DE 14 DE DEZEMBRO DE 2006.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1378/1378_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1378/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 23/2009, PARA CRIAR, AMPLIAR E EXTINGUIR CARGOS NO QUADRO DE SERVIDORES DA CÂMARA MUNICIPAL DE CAMBARÁ E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1489/1489_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1489/1489_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ESPECIAL NO MUNICÍPIO DE CAMBARÁ, ESTADO DO PARANÁ - PARA O EXERCÍCIO DE 2010.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1490/1490_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1490/1490_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CREDITO COM A AGENCIA DE FOMENTO DO PARANÁ.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1491/1491_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1491/1491_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EXECUTAR PROGRAMA HABITACIONAL.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1492/1492_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1492/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE PROGRAMAS E OBJETIVOS DO PPA, DO MUNICÍPIO DE CAMBARÁ, AUTORIZADO PLEA LEI 1429/2009 DE 19/11/2009, PARA OS EXERCÍCIOS DE 2010 A 2013 E LDO, APROVADA PELA LEI Nº 1418/2009 DE 12/06/2009.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1493/1493_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1493/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1507/1507_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1507/1507_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS, EXTENSIVA AOS APOSENTADOS E PENSIONISTAS.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1508/1508_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1508/1508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA PARA O EXERCÍCIO DE 2011, E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1509/1509_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1509/1509_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ESPECIAL NO MUNICÍPIO DE CAMBARÁ, PARA O EXERCÍCIO DE 2010.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1510/1510_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1510/1510_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REPOSIÇÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS, EXTENSIVA AOS APOSENTADOS E PENSIONISTAS. </t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1511/1511_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1511/1511_texto_integral.pdf</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1512/1512_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1512/1512_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABERTURA  DE CRÉDITO ESPECIAL NO MUNICIO DE CAMBARÁ, PARA O EXERCÍCIO DE 2010.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1513/1513_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1513/1513_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE ACORDO COM O ART. 2º DA LEI FEDERAL Nº 9.093/95. FERIADOS RELIGIOSOS OS DIAS DE GUARDA QUE MENCIONA.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1514/1514_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1514/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ART. 1º DA LEI 1.317/2006.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1515/1515_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1515/1515_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE AMORTIZAÇÃO PARA EQUACIONAMENTO DE DEFICIT ATUARIAL</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1516/1516_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1516/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ESPECIAL NO MUNICIPIO DE CAMBARÁ, PARA O EXERCICIO DE 2010.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1517/1517_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1517/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CREDITO ADICIONAL SUPLEMENTAR NO MUNICÍPIO, PARA O EXERCÍCIO DE 2010.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1518/1518_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1518/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE GENIRO VAZ À PRAÇA SITUADA NO CONJUNTO HABITACIONAL VOTORANTIM</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1519/1519_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1519/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1520/1520_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DO IMPOSTO SOBRE TERRITORIAL URBANA - IPTU E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1521/1521_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABERTURA DE CREDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO, PARA O EXERCÍCIO DE 2010.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1522/1522_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1522/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR. </t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1523/1523_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1523/1523_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1524/1524_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1524/1524_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 5º DA LEI 1.424/2009.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1525/1525_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1525/1525_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA AS RECEITA E FIXA AS DESPESAS DO MUNICÍPIO, PARA O EXERCÍCIO DE 2011.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1526/1526_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1526/1526_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNDO MUNICIPAL DOS DIREITOS DO IDOSO</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1485/1485_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1485/1485_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA AS CONCESSÕES DE TITULO DE UTILIDADE PÚBLICA NO MUNICÍPIO DE CAMBARÁ. </t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1486/1486_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1486/1486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER LEGISLATIVO A CONCEDER REPOSIÇÃO SALARIAL DE 6% E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1487/1487_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1487/1487_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A OBRIGATORIEDADE DO ENSINO DE NOÇÕES DAS NORMAS DE TRANSITO NO ENSINO FUNDAMENTAL DAS ESCOLAS PUBLICAS DA REDE MUNICIPAL E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1488/1488_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE A ASSOCIAÇÃO DE CÃMARAS E VEREADORES DO PARANÁ - ACAMPAR COMO ENTIDADE OFICIAL REPRESENTATIVA DA CÂMARA MUNICIPAL DE CAMBARÁ E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/</t>
+    <t>http://sapl.cambara.pr.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A PROGRAMAÇÃO FINANCEIRA DE TRANSFERÊNCIA MENSAL E CRONOGRAMA DE EXECUÇÃO MENSAL DE DESEMBOLSO PARA O EXERCÍCIO FINANCEIRO DE 2010.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1482/1482_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1482/1482_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A FILIAÇÃO DA CÂMARA MUNICIPAL DE CAMBARÁ, ESTADO DO PARANÁ, À ASSOCIAÇÃO DE CÂMARAS E VEREADORES DO PARANÁ - ACAMPAR. </t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1483/1483_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1483/1483_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 26 DA RESOLUÇÃO Nº 08 DE 06/12/1996, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAMBARÁ</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1484/1484_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1484/1484_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROGRAMAÇÃO FINANCEIRA  DE TRANSFERÊNCIA MENSAL E CRONOGRAMA DE EXECUÇÃO MENSAL  DE DESEMBOLSO PARA O EXERCÍCIO DE 2011.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -864,67 +864,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1484/1484_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2010/1484/1484_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>