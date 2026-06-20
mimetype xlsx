--- v0 (2026-02-08)
+++ v1 (2026-06-20)
@@ -54,522 +54,522 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2021/2021_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2021/2021_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TITULO DE CIDADÃO HONORÁRIO DE CAMBARA, AO SENHOR MILTON RAGALZI DE FARIA RIBEIRO.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2022/2022_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2022/2022_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TITULO DE VULTO EMÉRITO DE CAMBARÁ, AO DESEMBARGADOR JOSÉ CARLOS DALACQUA</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2023/2023_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2023/2023_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TITULO DE CIDADÃO HONORÁRIO DE CAMBARA, AO SENHOR ÁLVARO MARTINHO MISCHIATI</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2025/2025_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2025/2025_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE ANEXOS DA LEI M. Nº 1082/97 E SUAS MODIFICAÇÕES, DO SISTEMA DE CARGOS</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2026/2026_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2026/2026_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CORREÇÃO DA LEI COMPLEMENTAR Nº 14/2008, DE 23 DE DEZEMBRO DE 2008, REORGANIZA ADMINSTRATIVA DA PREFEITURA M. DE CAMBARÁ.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2027/2027_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2027/2027_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPALA ADQUIRIR, POR COMPRA, O IMÓVEL QUE MENCIONA.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2028/2028_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2028/2028_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DIRETOR DO MUNICÍPIO DE CAMBARÁ, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2029/2029_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2029/2029_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A LEI DE USO E OCUPAÇÃO DO SOLO URBANO DO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2030/2030_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2030/2030_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE OBRAS DO MUNICÍPIO DE CAMBARÁ, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2031/2031_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2031/2031_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE CAMBARÁ</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2024/2024_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2024/2024_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA OS ANEXOS DA RESOLUÇÃO Nº04/2006, DE 30/06/06, QUE INSTITUI O SISTEMA DE PLANO E CARGOS</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2032/2032_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2032/2032_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O DISPOSITIVO LEGAL QUE MENCIONA.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2033/2033_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2033/2033_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2034/2034_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2034/2034_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2035/2035_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2035/2035_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 1.402/2008 QUE CRIOU O FUNDO MUNICIPAL DE HABITAÇÃO DE SOCIAL - FHIS E INSTITUI SEU CONSELHO GESTOR.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2036/2036_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2036/2036_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PÚBLICA A ENTIDADE QUE MENCIONA.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2037/2037_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2037/2037_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR ÁREA DE TERRAS AO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2038/2038_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2038/2038_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES DA L.O.A PARA O EXERCÍCIO DE 2010.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2039/2039_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2039/2039_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL E ANTECIPAÇÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2040/2040_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2040/2040_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA OS INCISOS II E III DO ART. 16 DA LEI Nº 1.326/2006.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2041/2041_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2041/2041_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O INCISO I DO ART. 2º DA LEI 1.343/2007.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2042/2042_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2042/2042_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$ 2.065.000,00</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2049/2049_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2049/2049_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A LEI DO PERÍMETRO DA ZONA RURAL URBANA DO MUNICÍPIO DE CAMBARÁ, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2043/2043_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2043/2043_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA VIARIO DO MUNICIPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2044/2044_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2044/2044_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTS 11, 12 E 15 DA LEI 1.086/1997</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2045/2045_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2045/2045_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA AS DESPESAS DO MUNICÍPIO DE CAMBARÁ, PARA O EXERCÍCIO DE 2010</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2046/2046_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2046/2046_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$ 800.000,00</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2047/2047_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2047/2047_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2048/2048_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2048/2048_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI ABONO DE SOBRA DOS RECURSOS DO FUNDEB 60%</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2013/2013_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2013/2013_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA ALCEU GUAITA, ATUAL RUA 3, LOCALIZADA NO JARDIM BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2014/2014_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2014/2014_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA ANTONIO BERTOLI, A ATUAL RUA B, LOCALIZADA NO DISTRITO INDUSTRIAL I.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2015/2015_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2015/2015_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR, ESTACIONAMENTO ROTATIVO PAGO, DENOMINADO "ZONA AZUL", NAS VIAS E LOGRADOUROS PÚBLICOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2016/2016_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2016/2016_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA MUNICIPAL A ASSOCIAÇÃO DE MORADORES DO BAIRRO VILA RUBIM - AMOBIM E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2017/2017_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2017/2017_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUAS LOCALIZADAS NO CONJUNTO RESIDENCIAL SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2018/2018_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2018/2018_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DA FIXAÇÃO EM LOCAL VISÍVEL DE LISTA DOS MÉDICOS PLANTONISTAS E RESPONSÁVEL PELO PLANTÃO.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2019/2019_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2019/2019_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA ATUAL RUA ANTONIO BERTOLI E DENOMINA A MARGINAL QUE SE SITUA ENTRE A AV. TSUNETO MATSUBARA E CONTORNO LAURINDO FRANCISCO, AMBOS LOCALIZADOS NO DISTRITO INDUSTRIAL I</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2020/2020_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2020/2020_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS INCISOS I, VIII E IX, DO ART. 6º DA LEI MUNICIPAL Nº 1359/2007</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2008/2008_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2008/2008_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE DIÁRIAS DA CÂMARA MUNICIPAL DE CAMBARÁ.</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2009/2009_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2009/2009_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA SÍMBOLO E VENCIMENTOS DOS CARGOS CONSTANTES NO ANEXO I, DA RESOLUÇÃO Nº04/2006, DE 30 DE JUNHO DE 2006.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2010/2010_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2010/2010_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE 1.000,00</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2011/2011_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2011/2011_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 26 DA RESOLUÇÃO  Nº 08 DE 06/1296, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA M. DE CAMBARÁ.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2012/2012_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2012/2012_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR DE R$ 5.000,00</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2007/2007_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2007/2007_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 17 DA LEI ORGÂNICA DO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -876,67 +876,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2039/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2048/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2014/2014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2012/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2007/2007_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2039/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2048/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2014/2014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2012/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2009/2007/2007_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="197" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>