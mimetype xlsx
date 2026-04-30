--- v0 (2025-12-06)
+++ v1 (2026-04-30)
@@ -54,588 +54,588 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1558/1558_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1558/1558_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TITULO DE CIDADÃO HONORÁRIO DE CAMBARÁ, AO SENHOR ALUÍSIO TELMO MAIR E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1561/1561_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1561/1561_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR , POR COMPRA O IMÓVEL QUE MENCIONA EM NOME DO LAR ANÁLIA FRANCO</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1562/1562_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1562/1562_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DE CARGOS PÚBLICOS E SOBRE A ABERTURA DE VAGAS PARA CARGOS PÚBLICOS EXISTENTES.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1563/1563_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1563/1563_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE ANEXOS DA LEI MUNICIPAL Nº 1082/97 E SUAS MODIFICAÇÕES , DO SISTEMA DE CARGOS, VENCIMENTOS, E PLANOS DE CARREIRA DO SERVIDORES DO MUNICÍPIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1564/1564_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1564/1564_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 03/2005 DO ESTATUTO E PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PUBLICO MUNICIPAL DE CAMBARÁ.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1565/1565_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1565/1565_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE CAMBARÁ</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1584/1584_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1584/1584_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO DE BEM DE USO COMUM DO POVO QUE MENCIONA</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1585/1585_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1585/1585_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1586/1586_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1586/1586_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES PARA ADEQUAÇÃO DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO NORTE PIONEIRO - CISNORPI E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1587/1587_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1587/1587_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1588/1588_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1588/1588_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ITENS AO QUADRO DE PROGRAMAS E OBJETIVOS DA LEI Nº 1.350/2007, DE 03/06/2007</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1589/1589_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1589/1589_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1590/1590_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1590/1590_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/3283/3283_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/3283/3283_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL AOS SERVIDORES MUNICIPAIS, APOSENTADOS E PENSIONISTAS</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1591/1591_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1591/1591_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O NÚMERO DE EMPREGADOS QUE ESPECIFICA NO ÂMBITO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CAMBARÁ E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1592/1592_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1592/1592_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1593/1593_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1593/1593_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2009</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1594/1594_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1594/1594_texto_integral.pdf</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1595/1595_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1595/1595_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ITENS AO QUADRO DE PROGRAMAS E OBJETIVOS DA LEI Nº 1.350/2007 DE 13/06/2007.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1596/1596_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1596/1596_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARACTERIZA COMO PRAÇA ÁREA QUE MENCIONA</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1597/1597_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1597/1597_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CELEBRAR TERMO DE CONFISSÃO DE DÉBITOS PREVIDENCIÁRIOS E ACORDO DE PARCELAMENTO COM CAMBARAPREV.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1598/1598_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1598/1598_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CREDITO ESPECIAL. </t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1599/1599_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1599/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1600/1600_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1600/1600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR. </t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1601/1601_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1601/1601_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO CONJUNTO HABITACIONAL DA COHAPAR.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1602/1602_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1602/1602_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1603/1603_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1603/1603_texto_integral.pdf</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1604/1604_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1604/1604_texto_integral.pdf</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1605/1605_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1605/1605_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ESPECIAL</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1606/1606_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1606/1606_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA AS DESPESAS DO MUNICÍPIO, PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1607/1607_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1607/1607_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR </t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1608/1608_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1608/1608_texto_integral.pdf</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1609/1609_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1609/1609_texto_integral.pdf</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1610/1610_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1610/1610_texto_integral.pdf</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1611/1611_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1611/1611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTITUIÇÃO DO CONSELHO MUNICIPAL DA AGRICULTURA E DO MEIO AMBIENTE - COAMA E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1612/1612_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1612/1612_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FHIS E INSTITUI O SEU CONSELHO</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1613/1613_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1613/1613_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE PROGRAMAS E OBJETIVOS DA LDO PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1614/1614_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1614/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE PROGRAMAS E OBJETIVOS DO PPA PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1615/1615_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1615/1615_texto_integral.pdf</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1559/1559_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1559/1559_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE CAMBARÁ, PARA A LEGISLATURA 2009/2012.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1560/1560_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1560/1560_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PUBLICA MUNICIPAL A FUNDAÇÃO MELVIN JONES DO DISTRITO LD-6 DE LIONS CLUBES - PARANÁ.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/3291/3291_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/3291/3291_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL AOS FUNCIONÁRIOS DO LEGISLATIVO</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1567/1567_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1567/1567_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PRESIDENTE E DOS VEREADORES DESTA CASA DE LEIS, PARA LEGISLATURA DE 2009/2012.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1568/1568_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1568/1568_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO VII, CONSTANTE NA RESOLUÇÃO Nº 04/2006, DE 30/06/2006, COM FULCRO NA LEI 1082/97 E LEI COMPLEMENTAR Nº 12/2008.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1569/1569_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1569/1569_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ENQUADRAMENTO DE NIVEIS/PADRÕES DOS SERVIDORES DA CÂMARA MUNICIPAL DE CAMBARÁ</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1570/1570_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1570/1570_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPTULO IV, ARTIGOS 5 E 6, DA RESOLUÇÃO Nº 03/2006, O ART 33 E O ANEXO I, DA RESOLUÇÃO Nº 04/2006, AMBAS DE 30 DE JUN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -942,67 +942,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/3283/3283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1570/1570_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/3283/3283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2008/1570/1570_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="180.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>