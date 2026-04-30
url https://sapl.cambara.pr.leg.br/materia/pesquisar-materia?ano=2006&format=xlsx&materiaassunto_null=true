--- v0 (2026-01-31)
+++ v1 (2026-04-30)
@@ -54,423 +54,423 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1963/1963_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1963/1963_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO ADMINISTRATIVA DA CÂMARA MUNICIPAL DE CAMBARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1965/1965_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1965/1965_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA RUAS LOCALIZADAS NO CONJUNTO RESIDENCIAL VILA ROTARY E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1966/1966_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1966/1966_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1967/1967_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1967/1967_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PARCELAMENTO DE IPTU.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1968/1968_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1968/1968_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA ÁREAS DE SAÚDE PARA FINS DE ORGANIZAÇÃO E IMPLANTAÇÃO DO PROGRAMA DE SAÚDE DA FAMÍLIA - PSF</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1969/1969_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1969/1969_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DE EMPREGOS PÚBLICOS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1970/1970_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1970/1970_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA OS EMPREGOS QUE ESPECIFICA NO ÂMBITO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CAMBARÁ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1971/1971_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1971/1971_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS, BEM COMO AOS APOSENTADOS E PENSIONISTAS.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1972/1972_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1972/1972_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA L.O.A PARA O EXERCÍCIO DE 2007.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1973/1973_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1973/1973_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE AS OBRIGAÇÕES DE PEQUENO VALOR.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1974/1974_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1974/1974_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARAGRAFO 1º DO ART. 3º DA LEI 1.032/95 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1975/1975_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1975/1975_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES E APORTE DE CONTRA PARTIDA MUNICIPAL PARA IMPLEMENTAR O PROGRAMA CARTA DE CRÉDITO RECURSO FGTS NA MODALIDADE PRODUÇÃO DE UNIDADES HABITACIONAIS</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1976/1976_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1976/1976_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1977/1977_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1977/1977_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO REGIONAL DE DESENVOLVIMENTO DO EXTREMO SUL - BRDE E/OU AGENCIA DE FOMENTO DO PARANÁ S/A.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1978/1978_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1978/1978_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR PRÓPRIOS DO MUNICÍPIO, FIRMAR CONVÊNIOS, ASSUMIR OBRIGAÇÕES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1979/1979_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1979/1979_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO REGIONAL DE DESENVOLVIMENTO DO EXTREMO SUL BRDE.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1980/1980_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1980/1980_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/3284/3284_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/3284/3284_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE POLITICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1981/1981_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1981/1981_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ITEM 5 AO ARTIGO 3º, DA LEI 1323/2006 DE 28.06.2006</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1982/1982_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1982/1982_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A DOAR ÁREA DE TERRA A PESSOAS QUE MENCIONA</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1983/1983_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1983/1983_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PUBLICA A ENTIDADE QUE MENCIONA.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1984/1984_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1984/1984_texto_integral.pdf</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1985/1985_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1985/1985_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1986/1986_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1986/1986_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL Nº 1.189/2001, QUE AUTORIZA O MUNICÍPIO DE CAMBARA A PARTICIPAR DO CISNORPI.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1987/1987_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1987/1987_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1º DA LEI 1.178/2000</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1988/1988_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1988/1988_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 5º DA LEI 1321/2006.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1989/1989_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1989/1989_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 5º DA LEI 1323/2006</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1990/1990_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1990/1990_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1991/1991_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1991/1991_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR IMÓVEIS RESIDENCIAIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1964/1964_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1964/1964_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUAS LOCALIZADAS NO CONJUNTO RESIDENCIAL IGNÊS PANICHI HAMZÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1906/1906_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1906/1906_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS SERVIDORES EFETIVOS E AOS OCUPANTES DE PROVIMENTO EM COMISSÃO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -777,67 +777,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1980/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1906/1906_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1980/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2006/1906/1906_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="201.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>