--- v0 (2026-01-31)
+++ v1 (2026-04-01)
@@ -54,339 +54,339 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1825/1825_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1825/1825_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TITULO DE VULTO EMÉRITO DE CAMBARÁ, ESTADO DO PARANÁ, AO SENHOR ALCEU ANTIMO VEZOZZO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/3270/3270_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/3270/3270_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMODELA A ESTRUTURA ORGANIZACIONAL DO EXECUTIVO</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1831/1831_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1831/1831_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEGISLAÇÃO REFERENTE À GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/3274/3274_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/3274/3274_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE LEI MUN. 1.082/97</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1832/1832_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1832/1832_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE ANEXO DA LEI MUNICIPAL Nº 1.266/2004, DO SISTEMA DE CARGOS, VENCIMENTOS E PLANOS DE CARREIRA DOS SERVIDORES MUNICIPAIS DE CAMBARÁ.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1833/1833_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1833/1833_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR ÁREA DE TERRAS</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1834/1834_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1834/1834_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A DOAR ÁREA DE TERRAS NO DISTRITO INDUSTRIAL II</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1835/1835_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1835/1835_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO DE CAMBARA, A REPASSAR AO FUNDO PARA A INFÂNCIA E JUVENTUDE, A QUANTIA MENSAL QUE MENCIONA.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1836/1836_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1836/1836_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CELEBRAR PERMUTA DE IMÓVEIS RESIDENCIAIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1837/1837_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1837/1837_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDACAO AO PARAG. 1º DO ART. 3º DA LEI 1.032/95</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1838/1838_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1838/1838_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO DE CAMBARA, A DOAR PRÓPRIOS DO MUNICÍPIO, FIRMAR CONVÊNIOS, ASSUMIR OBRIGAÇÕES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1839/1839_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1839/1839_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVENIO COM A CAIXA ECONÔMICA FEDERAL</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1840/1840_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1840/1840_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO FINANCEIRO DE 2005.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1841/1841_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1841/1841_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR PRÓPRIOS DO MUNICÍPIO, FIRMAR CONVÊNIOS, ASSUMIR OBRIGAÇÕES </t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1842/1842_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1842/1842_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A DOAR O EQUIPAMENTO QUE MENCIONA</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1843/1843_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1843/1843_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PARCELAR DIVIDA COM A COPEL.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1844/1844_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1844/1844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE CAMBARÁ A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PREVISTA NO ART. 149-A DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1845/1845_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1845/1845_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA AS DESPESAS DO MUNICIPIO, PARA O EXERCICIO DE 2005</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1847/1847_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1847/1847_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DO IPTU</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1846/1846_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1846/1846_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE NOVO PRAZO PARA REQUERIMENTO DE PARCELAMENTO DE DÉBITOS DECORRENTES DO IMPOSTO SOBRE PROPRIEDADE TERRITORIAL E PREDIAL URBANA.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1826/1826_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1826/1826_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO DO PREFEITO DE CAMBARA, PARA O MANDATO DE 2005/2008</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1827/1827_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1827/1827_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO DO VICE-PREFEITO DE CAMBARÁ, PARA O MANDATO DE 2005/2008.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1828/1828_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1828/1828_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO DOS SECRETÁRIOS, PARA O MANDATO DE 2005/2008</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1829/1829_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1829/1829_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES, PARA O MANDATO DE 2005/2008.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1830/1830_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1830/1830_texto_integral.pdf</t>
   </si>
   <si>
     <t>A RUA 3, LOCALIZADA NO JARDIM NOVA CAMBARÁ, PASSA A DENOMINAR-SE LUIS SENO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -693,67 +693,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/3270/3270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1830/1830_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/3270/3270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2004/1830/1830_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="162.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>