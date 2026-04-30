--- v0 (2026-01-30)
+++ v1 (2026-04-30)
@@ -54,501 +54,501 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1668/1668_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1668/1668_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO DE CAMBARÁ, ESTADO DO PARANÁ, AO SENHOR MOUNIR CHAOWICHE E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1669/1669_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1669/1669_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO DE CAMBARÁ, ESTADO DO PARANÁ, AO SENHOR DIVONZIR ALBERGONI DE MORAIS.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1670/1670_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1670/1670_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OUTORGA TITULO DE CIDADÃO HONORÁRIO DE CAMBARÁ, ESTADO DO PARANÁ, AO SENHOR LUIZ UCHIDA E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1671/1671_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1671/1671_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE EXIGÊNCIAS PARA A APROVAÇÃO DE PROJETOS DE LOTEAMENTO E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1672/1672_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1672/1672_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CHEFE EXECUTIVO A ADQUIRIR, POR COMPRA, DUAS ÁREAS DE TERRAS CONTÍGUAS, COM  O TOTAL DE 11 (ONZE) ALQUEIRES, LOCALIZADOS EM CAMBARÁ</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1673/1673_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1673/1673_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE IMPOSTO DE SERVIÇO DE QUALQUER NATUREZA - ISSQN E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1682/1682_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1682/1682_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ANTECIPAÇÃO SALARIAL ESCALONADA AOS SERVIDORES PÚBLICOS MUNICIPAIS, NA FORMA MENCIONADA.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1683/1683_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1683/1683_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTA O NÚMERO DE VAGAS PARA O CARGO DE AUXILIAR DE SERVIÇOS GERIAS I.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1684/1684_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1684/1684_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1685/1685_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1685/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA, PARCIALMENTE, O ANEXO IX, DA LEI MUNICIPAL Nº 1.082/97</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1686/1686_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1686/1686_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES ORÇAMENTARIAS PARA O ANO DE 2004.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1687/1687_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1687/1687_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ANTECIPAÇÃO DE AUMENTO DE SALARIO AOS SERVIDORES PÚBLICOS MUNICIPAIS, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1688/1688_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1688/1688_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1689/1689_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1689/1689_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PARCELAMENTO DE IPTU</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1690/1690_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1690/1690_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIXAR PREÇO, ESTABELECER AS CONDIÇÕES DE PAGAMENTO, E EFETUAR A VENDA DE LOTES DE PROPRIEDADE DO MUNICÍPIO, PARA FINS COMERCIAS.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1691/1691_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1691/1691_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS QUE MENCIONA DAS LEIS MUNICIPAIS Nº 1.191 E 1.192/2001.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1692/1692_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1692/1692_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1693/1693_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1693/1693_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO A DOAR TERRAS NO DISTRITO INDUSTRIAL II </t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1694/1694_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1694/1694_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A DOAR TERRAS NO DISTRITO INDUSTRIAL II.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1695/1695_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1695/1695_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PARCELAR DÍVIDA COM A COPEL.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1696/1696_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1696/1696_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1697/1697_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1697/1697_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA A COMISSÃO MUNICIPAL DE DEFESA CIVIL - COMDEC </t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1698/1698_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1698/1698_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTA O NUMERO DE LOTES COMERCIAIS DA LEI MUNICIPAL Nº 1.235/2003, QUE MENCIONA</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1699/1699_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1699/1699_texto_integral.pdf</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1700/1700_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1700/1700_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ALÍQUOTAS DE ACORDO COM A FAIXA  DE CONSUMO  DA CLASSE RESIDENCIAL, ESTABELECIDAS NA LEI MUNICIPAL Nº 1.226/2002</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1701/1701_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1701/1701_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR </t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1702/1702_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1702/1702_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CUSTEAR OBRAS DE AMPLIAÇÃO DA SEDE DA ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE CAMBARÁ.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1703/1703_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1703/1703_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO EXECUTIVO A DOAR 2 ÁREAS DE TERRAS QUE MENCIONA </t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1704/1704_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1704/1704_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A AGENCIA DE FOMENTO  DO PARANÁ S.A</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1705/1705_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1705/1705_texto_integral.pdf</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1706/1706_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1706/1706_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PARCELAMENTO DE DIVIDA ORIUNDA DO RECEBIMENTO DE SUBSÍDIOS INDEVIDOS POR VEREADORES NA LEGISLATURA DE 1993 A 1996.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1707/1707_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1707/1707_texto_integral.pdf</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1708/1708_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1708/1708_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ISENÇÃO E REMISSÃO DO IPTU.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1674/1674_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1674/1674_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO CONJUNTO RESIDENCIAL IGNÊS PANICHI HAMZE</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1675/1675_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1675/1675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ A RUA A, LOCALIZADA NO CONJUNTO RESIDENCIAL IGNES PANICHI HAMZÉ, A DENOMINAÇÃO DE RUA GUIDO MARZENTA E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1676/1676_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1676/1676_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMIA RUAS DO CONJUNTO RESIDENCIAL IGNES PANICHI HAMZÉ - AVENIDA ANTONIO CASQUEL</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1677/1677_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1677/1677_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ A ATUAL RUA C, LOCALIZADA NO CONJUNTO RESIDENCIAL IGNES PANICHI HAMZÉ, A DENOMINAÇÃO DE RUA GAETANO FRASCATI.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1678/1678_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1678/1678_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ A ATUAL RUA I, LOCALIZADA NO CONJUNTO RESIDENCIAL IGNES PANICHI HAMZÉ, A DENOMINAÇÃO DE RUA PEDRO COVRE.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1679/1679_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1679/1679_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUAS NO CONJUNTO RESIDENCIAL IGNES PANICHI HAMZÉ, RUA B SENDO RUA BENEDITO JOSÉ BENTO, RUA D SENDO A RUA ANTONIO DOS ANJOS FILHO, RUA E SENDO A RUA KAZUMA SAKAMOTO, RUAS F E 14 SENDO A RUA RUA HERMINIO HAGGI, RUA J SENDO A RUA VITORIO SCOPARO</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1680/1680_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1680/1680_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ A ATUAL RUA 2, LOCALIZADA NO LOTEAMENTO NOVA CAMBARÁ, A DENOMINAÇÃO DE RUA ANTONIO BERTINATTI</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1681/1681_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1681/1681_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ A ATUAL RUA G, LOCALIZADA NO RESIDENCIAL IGNES PANICHI HAMZÉ, A DENOMINAÇÃO DE RUA AVELINO DOS SANTO E A RUA 10 A DENOMINAÇÃO DE RUA JOÃO CARULA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -855,67 +855,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1681/1681_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2003/1681/1681_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>