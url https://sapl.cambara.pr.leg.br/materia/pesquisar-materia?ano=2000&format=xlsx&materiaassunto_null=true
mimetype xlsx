--- v0 (2026-01-27)
+++ v1 (2026-06-17)
@@ -54,624 +54,624 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1716/1716_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1716/1716_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARAGRAFO ÚNICO DO ART. 3º DA LEI MUNICIPAL Nº 585/77.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1717/1717_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1717/1717_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARAGRAFO 1º DO ART. 3º DA LEI Nº 1.032/95 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1718/1718_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1718/1718_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR ÁREA DE TERRAS NO DISTRITO INDUSTRIAL II.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1719/1719_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1719/1719_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA, O NUMERO DE VAGAS E OS REQUISITOS PARA O CARGO QUE MENCIONA, DE QUE TRATA A LEI MUNICIPAL Nº 1.082/97</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1720/1720_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1720/1720_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO, A ADQUIRIR, POR COMPRA, UMA ÁREA DE TERRAS COM 8,6614 ALQUEIRES LOCALIZADA EM CAMBARÁ - PR.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1721/1721_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1721/1721_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A DOAR ÁREA DE TERRAS.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1722/1722_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1722/1722_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONTRATAÇÃO, POR TEMPO DETERMINADO, PARA ATENDER ÁS NECESSIDADES DO PLANO DIRETOR DE ERRADICAÇÃO DO "AEDES AEGYPTI" </t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1723/1723_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1723/1723_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REMISSÃO E ISENÇÃO DO PAGAMENTO DAS TAXAS DE SERVIÇOS URBANOS, AOS CONTRIBUINTES QUE MENCIONA.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1724/1724_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1724/1724_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ESPECIAL, AUTORIZADO PELA LEI Nº 1.133/99</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1725/1725_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1725/1725_texto_integral.pdf</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1726/1726_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1726/1726_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIXAR O PREÇO, ESTABELECER AS CONDIÇÕES DE PAGAMENTO, EFETUAR A VENDA DE LOTES DE PROPRIEDADES DO MUNICÍPIO DE CAMBARÁ, PARA FINS COMERCIAIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1727/1727_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1727/1727_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A ADQUIRIR, POR COMPRA, UMA ÁREA DE TERRAS COM 6.805,24 METROS QUADRADOS,LOCALIZADA NO PERÍMETRO URBANO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1728/1728_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1728/1728_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES ORÇAMENTARIAS PARA O ANO DE 2001.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1729/1729_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1729/1729_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR ACORDO DE PARCELAMENTO/REPARCELAMENTO DE DIVIDA PARA COM O FUNDO DE GARANTIA DO TEMPO DE SERVIÇO.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1730/1730_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1730/1730_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A CELEBRAR CONVENIO COM A CRECHE MUNICIPAL NOSSA SENHORA APARECIDA E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1731/1731_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1731/1731_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A CRECHE MUNICIPAL NOSSA SENHORA APARECIDA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1732/1732_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1732/1732_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O PARAGRAFO ÚNICO DO ART. 2º DA LEI MUNICIPAL Nº 1.153/2000</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1733/1733_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1733/1733_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARAGRAFO 1º DO ART. 3º DA LEI 1.032/95.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1734/1734_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1734/1734_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR ÁREA DE TERRAS.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1735/1735_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1735/1735_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADQUIRIR, POR COMPRA, UMA ÁREA DE TERRAS DESTACADAS COM 394,64 METROS QUADRADOS, LOCALIZADOS EM CAMBARÁ - PR</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1736/1736_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1736/1736_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A COMPRAR ÁREA DE TERRAS, DOÁ-LA À LUA NOVA IND. E COM. DE PRODUTOS ALIMENTÍCIOS. BEM COMO A LHE OFERECER OUTROS INCENTIVOS PARA O ESTABELECIMENTO DE SUA FILIAL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1737/1737_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1737/1737_texto_integral.pdf</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1738/1738_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1738/1738_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA AS DESPESAS DO MUNICÍPIO, PARA O EXERCÍCIO DE 2001</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1739/1739_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1739/1739_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO A CELEBRAR CONVENIO COM A ENTIDADE ASSISTENCIAL PROJETO  FAMÍLIA NEGRITUDE PARA MINISTRAR TREINAMENTO EM INFORMÁTICA A POPULAÇÃO CARENTE.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1740/1740_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1740/1740_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO A DOAR UMA ÁREA DE TERRAS COM 10.000 METROS QUADRADOS.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1741/1741_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1741/1741_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIOS PARA PAGAMENTO DE DÉBITOS FISCAIS EM ATRASO, ESTABELECE NORMAS PARA SUA COBRANÇA EXTRAJUDICIAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1742/1742_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1742/1742_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSA A DAR NOME A RUA "E" DO CONJUNTO HABITACIONAL ALBANO BERGAMASCHI</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1743/1743_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1743/1743_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSA A DAR NOME A RUA "C" DO CONJUNTO HABITACIONAL ALBANO BERGAMASCHI</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1744/1744_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1744/1744_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSA A DAR NOME A RUA "A" DO CONJUNTO HABITACIONAL ALBANO BERGAMASCHI</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1745/1745_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1745/1745_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSA A DAR NOME A RUA "MARGINAL" DO CONJUNTO HABITACIONAL ALBANO BERGAMASCHI</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1746/1746_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1746/1746_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSA A DAR NOME A RUA "D" DO CONJUNTO HABITACIONAL ALBANO BERGAMASCHI</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1747/1747_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1747/1747_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSA A DAR NOME A RUA "10" DO CONJUNTO HABITACIONAL ALBANO BERGAMASCHI</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1748/1748_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1748/1748_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSA A DAR NOME A RUA "D" DO CONJUNTO HABITACIONAL OTAVIO RODRIGUES FERREIRA</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1749/1749_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1749/1749_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSA A DAR NOME A RUA "E" DO CONJUNTO HABITACIONAL OTAVIO RODRIGUES FERREIRA</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1750/1750_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1750/1750_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSA A DAR NOME A RUA "A" DO CONJUNTO HABITACIONAL OTAVIO RODRIGUES FERREIRA</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1751/1751_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1751/1751_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSA A DAR NOME A RUA "B" DO CONJUNTO HABITACIONAL OTAVIO RODRIGUES FERREIRA</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1752/1752_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1752/1752_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSA A DAR NOME A RUA "C" DO CONJUNTO HABITACIONAL OTAVIO RODRIGUES FERREIRA</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1753/1753_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1753/1753_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO MUNICÍPIO DE CAMBARÁ O TRANSPORTE INDIVIDUAL DE PASSAGEIROS E O SERVIÇO DE ENTREGA DE MERCADORIAS PORT A A PORTA, EM VEICULO AUTOMOTOR TIPO MOTOCICLETA - MOTO-TÁXI - MOTO ENTREGA.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1754/1754_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1754/1754_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSA A DAR NOME AS RUAS DO BAIRRO SANTO ANTONIO</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1755/1755_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1755/1755_texto_integral.pdf</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1756/1756_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1756/1756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA DENOMINAÇÃO A CONJUNTOS HABITACIONAIS E AOS LOGRADOUROS QUE MENCIONA </t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1757/1757_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1757/1757_texto_integral.pdf</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1758/1758_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1758/1758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PASSA A DAR NOME A RUA "B" DO CONJUNTO HABITACIONAL VOTORANTIM </t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1759/1759_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1759/1759_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDENOMINA A RUA CORONEL LEÔNCIO DE CASTRO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1760/1760_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1760/1760_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO DO PREFEITO MUNICIPAL DE CAMBARÁ, ESTADO DO PARANÁ, PARA O MANDATO DE 2001/2004</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1761/1761_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1761/1761_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO DO VICE-PREFEITO DE CAMBARÁ, PARA O MANDATO DE 2001/2004</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1762/1762_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1762/1762_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO DOS SECRETÁRIOS MUNICIPAIS DE CAMBARÁ  PARA O MANDATO DE 2001/2004</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1763/1763_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1763/1763_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO DOS VEREADORES E DO PRESIDENTE DE CAMBARÁ  PARA A LEGISLATURA DE 2001/2004</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1764/1764_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1764/1764_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE CAPOEIRA UNIÃO GUERREIROS DE PALMARES </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -978,67 +978,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1764/1764_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/2000/1764/1764_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="228.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>