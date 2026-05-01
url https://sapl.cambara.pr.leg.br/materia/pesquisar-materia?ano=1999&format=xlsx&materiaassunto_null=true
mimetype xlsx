--- v0 (2026-02-01)
+++ v1 (2026-05-01)
@@ -51,336 +51,336 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2344/2344_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2344/2344_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ANEXOS IX  E X, DA LEI MUNICIPAL Nº 1.082/97, REVOGANDO A LEI MUNICIPAL Nº1.111/98</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2345/2345_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2345/2345_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ACORDA PARCELAMENTO FGTS</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2346/2346_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2346/2346_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 1º DO ART. 1º DA LEI MUNICIPAL Nº 972/92</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2347/2347_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2347/2347_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 1º DO ART. 1º DA LEI MUNICIPAL Nº 962/92, E AO ART.  1º DA LEI MUN. 1.54/96</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2348/2348_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2348/2348_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REMISSÃO E ISENÇÃO DO PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU </t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2349/2349_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2349/2349_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 2º DA LEI MUNICIPAL Nº 1.121/99</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2350/2350_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2350/2350_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO A IMPLANTAR PRAÇA DE PEDAGIO EM ESTRADAS MUNICIPAIS</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2351/2351_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2351/2351_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CONSTRUIR E VENDER 400 CASAS, COM 36 METROS QUADRADOS</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2352/2352_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2352/2352_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A DOAR TERRAS DO DISTRITO INDUSTRIAL II</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2353/2353_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2353/2353_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CONSTRUIR E VENDER CASAS POPULARES COM 36 METROS QUADRADOS</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2354/2354_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2354/2354_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA AS DESPESAS DO MUNICÍPIO PARA O EXERCICIO DE 2000</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2355/2355_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2355/2355_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA, PARCIALMENTE, O ANEXO IX, DA LEI MUNICIPAL Nº 1.082/97</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2356/2356_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2356/2356_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE ANTECIPAÇÃO SALARIAL ESCALONADA DE 15% AOS SERVIDORES </t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2357/2357_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2357/2357_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A DOAR TERRAS NO DISTRITO INDUSTRIAL II</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2358/2358_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2358/2358_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO A DOAR TERRAS NO DISTRITO INDUSTRIAL II</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2359/2359_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2359/2359_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A ALÍNEA "D" AO ART. 28, ACRESCENTA O ITEM 67 AO ART. 29 E AO ANEXO  DA LEI MUN. 646/79</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2341/2341_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2341/2341_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSA A DAR NOME A RUA B DO CONJ. HAB. ALBANO BERGAMASCHI</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2342/2342_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2342/2342_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA A PROMOVER , ATRAVÉS DE MEIOS DE COMUNICAÇÃO , CAMPANHAS  PREVENTIVAS  E DE APOIO ÀS PESSOAS PORTADORAS DE DEFICIÊNCIA </t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2343/2343_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2343/2343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA A PROMOVER CONVENIO COM EMPRESAS ESPECIALIZADAS EM QUIMICA DE DEPENDENCIA TOXICOLOGICA A PESSOAS CARENTES </t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2336/2336_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2336/2336_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECESSO LEGISLATIVO</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2337/2337_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2337/2337_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA O REGIMENTO INTERNO</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2338/2338_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2338/2338_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ENQUADRAMENTO DE NÍVEIS DOS SERVIDORES DA CÂMARA MUNICIPAL DE CAMBARÁ</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2339/2339_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2339/2339_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O §1º DO ART. 83 DO REGIMENTO INTERNO DA CÃMARA M. DE CAMBARÁ</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2340/2340_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2340/2340_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O PARAGRAFO ÚNICO DO ART. 84 DO REGIMENTO INTERNO DESTA CASA DE LEIS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -687,67 +687,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2340/2340_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1999/2340/2340_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="145.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>