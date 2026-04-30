--- v0 (2026-01-30)
+++ v1 (2026-04-30)
@@ -51,441 +51,441 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2398/2398_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA DEPARTAMENTOS MUNICIPAIS QUE MENCIONA</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2399/2399_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2399/2399_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE FUNDAÇÃO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2400/2400_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2400/2400_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 20 "CAPUT", DA LEI MUNICIPAL Nº 844/89</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2401/2401_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2401/2401_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO X AO ART. 1º DA LEI Nº 1.064/97</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2402/2402_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2402/2402_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TRANSFERE PARA A COPEL O ACERVO DE ILUMINAÇÃO PUBLICA </t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2403/2403_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2403/2403_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERE A COBRANÇA DE TAXA DE ILUMINAÇÃO PARA A COPEL</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2404/2404_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2404/2404_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUZ O SUBSIDIO DO PREFEITO E A REMUNERAÇÃO DOS VEREADORES</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2405/2405_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2405/2405_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGIME TRIBUTARIO</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2406/2406_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2406/2406_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ESTRADAS E CAMINHOS MUNICIPAIS</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/3277/3277_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/3277/3277_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A ALIENAR AÇÕES DA TELEPAR, PETROBRÁS E SANEPAR</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2407/2407_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2407/2407_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CHEFE EXECUTIVO A ADQUIRIR POR COMPRA ÁREAS DE TERRAS.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2408/2408_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2408/2408_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 1º DO ART. 3º DA LEI 1.032/95 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2409/2409_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2409/2409_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REMISSÃO DE TODOS OS TRIBUTOS MUNICIPAIS VENCIDOS ATÉ 1996</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2410/2410_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2410/2410_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES ORÇAMENTARIAS PARA O ANO DE 1998</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2411/2411_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2411/2411_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO A DOAR TERRAS NO DISTRITO INDUSTRIAL II</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2412/2412_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2412/2412_texto_integral.pdf</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2413/2413_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2413/2413_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIFICA ERROS ENCONTRADOS NOS ANEXOS II, IV, IX E XII DA LEI Nº 1.082/97 E ELIMINA PARTE DO ANEXO IV DA MESMA LEI.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2414/2414_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2414/2414_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA AS LEIS MUNICIPAIS Nº 704/83, 710/83, 1.067/97 E 1.068/97</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/3279/3279_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/3279/3279_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL, A CONFERENCIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E O FUNDO MUNICIPAL SOCIAL</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2415/2415_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2415/2415_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO A DOAR TERRAS DO DISTRITO INDUSTRIAL II</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2416/2416_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2416/2416_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO PLURIANUAL DE INVESTIMENTOS PARA O EXERCÍCIO DE 1998 A 2001.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2417/2417_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2417/2417_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 8º, CAPUT E REVOGA OS SEUS INCISOS I E II, DA LEI MUNICIPAL Nº 833/89</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2418/2418_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2418/2418_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEDENOMINA A RUA INTERVENTOR MANOEL RIBAS E O CONJ. HAB. DR. GENARO RESENDE</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2419/2419_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2419/2419_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDENOMINA OS LOGRADOUROS MUNICIPAIS QUE MENCIONA, DENOMINA O ESPAÇO CULTURAL</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2420/2420_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2420/2420_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR TERRAS DO DISTRITO INDUSTRIAL II</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2421/2421_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2421/2421_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A DOAR TERRAS NO DISTRITO INDUSTRIAL II</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2395/2395_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2395/2395_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 1.060, QUE DISPÕE SOBRE A UTILIZAÇÃO DA REGIÕES VICINAIS AO HOSPITAL MUNICIPAL E SANTA CASA</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2396/2396_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2396/2396_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSA A DAR NOME A LOGRADOURO PÚBLICO</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/3289/3289_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/3289/3289_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO TERMINAL RODOVIÁRIO - TERMINAL RODOVIÁRIO SEBASTIÃO PEREIRA DA SILVA</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2397/2397_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2397/2397_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA PARA O EXERCÍCIO DE 1998</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2390/2390_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2390/2390_texto_integral.pdf</t>
   </si>
   <si>
     <t>SISTEMA DE DIARIAS A SERVIDORES E VEREADORES</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2391/2391_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2391/2391_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECESSO LEGISLATIVO</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2392/2392_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2392/2392_texto_integral.pdf</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2393/2393_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2393/2393_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENQUADRAMENTO DE SERVIDORES</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2394/2394_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2394/2394_texto_integral.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -789,67 +789,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2394/2394_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1997/2394/2394_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="123" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>