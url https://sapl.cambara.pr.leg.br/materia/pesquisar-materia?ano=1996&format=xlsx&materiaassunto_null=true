--- v0 (2025-12-07)
+++ v1 (2026-04-02)
@@ -51,351 +51,351 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2277/2277_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2277/2277_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O NUMERO DE VEREADORES PARA A LEGISLATURA DE 1997 Á 2000.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2278/2278_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2278/2278_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO DO PREFEITO  E VICE-PREFEITO PARA O EXERCÍCIO DE 1997 Á 2000.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2279/2279_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2279/2279_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AFASTAMENTO PREVENTIVO DO PREFEITO MUNICIPAL  DURANTE O CURSO DOS  TRABALHOS DE COMISSÃO PROCESSANTE.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2295/2295_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2295/2295_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE TERRAS DISTRITO INDUSTRIAL II</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2296/2296_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE TERRENO.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2297/2297_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2297/2297_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE CREDITO COM O BANCO DO ESTADO DO PR, PARA EXECUÇÃO DO PROGRAMA VILAS RURAIS</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2298/2298_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA DE ESCRITURA DEFINITIVA</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2299/2299_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2299/2299_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES ORÇAMENTARIAS PARA O ANO DE 1997.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2300/2300_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSOCIAÇÃO DE PAIS E MESTRES</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2301/2301_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2301/2301_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO DO EXECUTIVO PARA ABRIR OPERAÇÃO DE CREDITO COM O BANCO PARANA S/A PARA EXECUÇÃO DO PROGRAMA VILAS RURAIS.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2302/2302_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2302/2302_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO EM COMODATO</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSOCIAÇÃO DE PAIS E MESTRES DO COLÉGIO AGRÍCOLA DE CAMBARA</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2304/2304_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2304/2304_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA LEIS E AUTORIZA DOAÇÃO</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2305/2305_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2305/2305_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CREDITO ESPECIAL</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2285/2285_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2285/2285_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A IMPLANTAR COOPERATIVA, COM A FINALIDADE DE FORNECER ALIMENTOS AOS SERVIDORES PUBLICOS</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2286/2286_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2286/2286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATUIDADE DO SEPULTAMENTO E DOS MEIOS NECESSÁRIOS, À POPULAÇÃO DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2287/2287_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2287/2287_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ISENÇÃO DE IPTU A FAMÍLIAS QUE ADOTAREM EM DEFINITIVO CRIANÇAS ADOLESCENTES</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2288/2288_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2288/2288_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTALAÇÃO DE ATIVIDADE ECONÔMICA DE PEQUENO PORTE EM ÂMBITO RESIDENCIAL</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2289/2289_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2289/2289_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ISENÇÃO DE IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA ÁS MICROEMPRESAS.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2290/2290_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DAS REGIÕES VICINAIS AO MUNICIPAL E A SANTA CASA DE CAMBARÁ</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2291/2291_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2291/2291_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O DISPOSITIVO DO ART. 21 DA LEI 844 DE 28 DE JULHO DE 1988.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2292/2292_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2292/2292_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O NOME DA RUA QUARESMEIRA NO CONJUNTO HAB. VOTORANTIM</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2293/2293_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2293/2293_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA NOME DA RUA ACEROLA NO LOTEAMENTO NOVA CAMBARÁ.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2294/2294_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2294/2294_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGIME TRIBUTARIO DAS MICROEMPRESAS E DAS EMPRESAS DE PEQUENO PORTE</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2280/2280_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2280/2280_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AVALIAÇÃO DO DESEMPENHO EM ESTAGIO PROBATÓRIO DO SERVIDOR DA CÂMARA MUNICIPAL DE CAMBARÁ</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2281/2281_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2281/2281_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES DE 1997 Á 2000.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2282/2282_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2282/2282_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 7.500,00</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2283/2283_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2283/2283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIR COMISSÃO PROCESANTE</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2284/2284_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2284/2284_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGIMENTO INTERNO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -702,67 +702,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2284/2284_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1996/2284/2284_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="125.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>