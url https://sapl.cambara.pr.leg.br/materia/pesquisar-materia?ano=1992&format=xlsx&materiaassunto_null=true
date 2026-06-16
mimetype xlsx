--- v0 (2026-01-27)
+++ v1 (2026-06-16)
@@ -51,567 +51,567 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2571/2571_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2571/2571_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A FIRMAR CONVENIO COM A EMPRESA PARANAENSE DE ASSISTENCIA TECNICA E EXTENSÃO RURAL</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2572/2572_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2572/2572_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA CONVENIO COM FUNDEPAR</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2573/2573_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2573/2573_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO PREFEITO E VICE</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/</t>
+    <t>http://sapl.cambara.pr.leg.br/media/</t>
   </si>
   <si>
     <t>RATIFICA CONVENIO COM FUNDAÇÃO DE SAÚDE CAETANO MUNHOZ DA ROCHA</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2577/2577_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2577/2577_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ANTECIPAÇÃO SALARIAL</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2578/2578_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2578/2578_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ART. 15º E 16º DA LEI 866 DE 08 DE DEZEMBRO DE 1989</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2579/2579_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2579/2579_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ADQUIRIR POR COMPRA O HOSPITAL SÃO LUCAS S/A</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2580/2580_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2580/2580_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2581/2581_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2581/2581_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ANTECIPAÇÃO SALARIAL AOS SERVIDORES</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2582/2582_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2582/2582_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL </t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2583/2583_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2583/2583_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ART. 17,18,21,22,23,24,25,26,29,31 E CAPUT DO 32 DA LEI Nº 907 DE 18 DE DEZEMBRO DE 1990</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2584/2584_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2584/2584_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE AUTORIZAÇÃO DE CRÉDITO ADICONAL</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2585/2585_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2585/2585_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PARCELAR FGTS</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2586/2586_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2586/2586_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE ABERTURA CREDITO ADICIONAL</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2587/2587_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2587/2587_texto_integral.pdf</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2588/2588_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2588/2588_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOA ÁREAS DE TERRAS NO DISTRITO INDUSTRIAL II</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2589/2589_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2589/2589_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ANTECIPAÇÃO SALARIAL A SERVIDORES</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2590/2590_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2590/2590_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 5º DA LEI MUN. 940/91</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2591/2591_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2591/2591_texto_integral.pdf</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2592/2592_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2592/2592_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 5º DA LEI Nº 883/90</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2593/2593_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2593/2593_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOA ÁREA DE TERRAS NO DISTRITO INDUSTRIAL II</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2594/2594_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2594/2594_texto_integral.pdf</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2595/2595_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2595/2595_texto_integral.pdf</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2596/2596_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2596/2596_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOA A QUANTIA DE CR$ 10.000.000,00 (DEZ MILHÕES) AO COLEGIO AGRICOLA</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2597/2597_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2597/2597_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO DE SAUDE</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2598/2598_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2598/2598_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE SAUDE</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2599/2599_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2599/2599_texto_integral.pdf</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2600/2600_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2600/2600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DOA ÁREAS DE TERRAS NO DISTRITO INDUSTRIAL II </t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2601/2601_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2601/2601_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A ADQUIRI POR COMPRA ÁREAS DE TERRAS </t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A ADQUIRIR POR COMPRA ÁREA DE TERRAS</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2603/2603_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2603/2603_texto_integral.pdf</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2604/2604_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2604/2604_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOA ÁREAS DISTRITO INDUSTRIAL II</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2605/2605_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2605/2605_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCELAMENTO FGTS</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2606/2606_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2606/2606_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A ADQUIRIR TERRAS</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2607/2607_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2607/2607_texto_integral.pdf</t>
   </si>
   <si>
     <t>DAR AREAS TERRAS DISTRITO INDUSTRIAL II</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2608/2608_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2608/2608_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2609/2609_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2609/2609_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTECIPAÇÃO SALARIAL SERVIDORES</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2610/2610_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2610/2610_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PODER EXECUTIVO A ADQUIRIR ÁREA DE TERRAS</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2611/2611_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2611/2611_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOA ÁREAS DE TERRAS AI DISTRITO INDUSTRIAL II</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2612/2612_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2612/2612_texto_integral.pdf</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2613/2613_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2613/2613_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT AO ART. 3º DA LEI 966 DE 28.07.92</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2614/2614_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2614/2614_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE ABERTURA DE CREDITO ADICONAL</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2615/2615_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2615/2615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A ADQUIRIR ÁREAS DE TERRAS </t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2616/2616_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2616/2616_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE ABERTURA DE CREDITO ADICIONAL</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2576/2576_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2576/2576_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA A ASSOCIAÇÃO DE MORADORES DO BAIRRO VILA RUBIM DE CAMBARÁ</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2575/2575_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2575/2575_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSIDIO VEREADORES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -918,67 +918,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2575/2575_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1992/2575/2575_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="106.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>