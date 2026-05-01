--- v0 (2026-01-31)
+++ v1 (2026-05-01)
@@ -51,552 +51,552 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2681/2681_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2681/2681_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI IMPOSTO SOBRE TRANSMISSÃO DE BENS IMOVEIS </t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2682/2682_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2682/2682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA CHEFE EXECUTIVO A CONTRATAR PESSOAL TEMPORARIAMENTE </t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2683/2683_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2683/2683_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 15, REVOGA § DO ART. 15, REVOGA § 16, ITENS I E II  DA LEI MUNICIPAL 829 DE 26/12/88</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2684/2684_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2684/2684_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DE IPTU</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2685/2685_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2685/2685_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DE COBRANÇA DE TAXA DE GÁS AOS DISTRIBUIDORES</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2686/2686_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2686/2686_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A IMPLANTAR SISTEMA DE TRANSMISSÃO DE REPETIÇÃO DE TV</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2687/2687_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2687/2687_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONJUNTO HABITACIONAL LAURINDO FRANCISCO DOS ANJOS, AOS NÚCLEOS DE CASAS POPULARES </t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2688/2688_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2688/2688_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTO AOS SERVIDORES</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2689/2689_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2689/2689_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A CONTRATAR PESSOAL POR TEMPO DETERMINADO</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2690/2690_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2690/2690_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SERVIÇO FUNERARIO</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2691/2691_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2691/2691_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAR VERBA PARA A COMUNIDADE PAROQUIAL NOSSA SENHORA DA VILA RUBIM</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2692/2692_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2692/2692_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A CONCEDER ABONO </t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2693/2693_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2693/2693_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERMUTUA DE UMA AREA A LOTEADORA SANTO ANTONIO S/C LTDA</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2694/2694_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2694/2694_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2695/2695_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2695/2695_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA LEI 840 DE 13 DE JUNHO DE 1989</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2696/2696_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2696/2696_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAR VERBA A COMUNIDADE PAROQUIAL NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2697/2697_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2697/2697_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A ADQUIRIR TERRAS</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2698/2698_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2698/2698_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A DOAR VERBA AO GRUPO DE ESCOTEIROS ARARAS DE CAMBARÁ</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2699/2699_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2699/2699_texto_integral.pdf</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2700/2700_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2700/2700_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUN. 848 DE 08/07/1989</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2701/2701_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2701/2701_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1º DA LEI MUN. 849 DE 08/07/89</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2702/2702_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2702/2702_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A DOAR VERBA ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE CAMBARÁ</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2703/2703_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2703/2703_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DE PAGAMENTO AO SR. JOSÉ CASINI</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2704/2704_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2704/2704_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A FIXAR PREÇO MINIMO E MAXIMO DE VENDA DE LOTES</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2705/2705_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2705/2705_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAR LOTES DE TERRAS  SENHORA LEONOR FRANCISCO BALBINO</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2706/2706_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2706/2706_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ITEM IIDO ART. 4º DA LEI MUNICIPAL Nº 23 DE 30/11/88</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2707/2707_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2707/2707_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A CONCEDER SUBVENÇÃO AO SR. JOSÉ CARLOS DO CARMO</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2708/2708_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2708/2708_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2709/2709_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2709/2709_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2710/2710_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2710/2710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI TAXA DE CONSERVAÇÃO DE ESTRADAS</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2711/2711_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2711/2711_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS 60, 65, 70 E 75 DA LEI Nº 12/12/79</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2712/2712_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2712/2712_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLICAÇÃO DE IPTU</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2713/2713_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2713/2713_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE VERBA A JOSÉ OLAVO DIAS NEGRÃO</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2714/2714_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2714/2714_texto_integral.pdf</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2715/2715_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2715/2715_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ANTECIPAÇÃO DE AUXILIO NATAL</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2716/2716_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2716/2716_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CREDITO ADICIONAL SUPLEMENTAR </t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2717/2717_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2717/2717_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2659/2659_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2659/2659_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COBERTURA RADICALÍSTICA DAS SESSÕES DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2660/2660_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2660/2660_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CÂMARA MUNICIPAL A EFETUAR A DOAÇÃO DE UMA ÁREA DE TERRAS </t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2661/2661_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2661/2661_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PRAZO DA LEI Nº 706 DE 20 DE SETEMBRO DE 1983</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2662/2662_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2662/2662_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CÂMARA MUNICIPAL A DOAR UMA ÁREA DE TERRAS </t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2663/2663_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2663/2663_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PUBLICA ALICE LAR DE CARIDADE</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2664/2664_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2664/2664_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO MUTIRÃO I E II E CASAS POPULARES -SÃO FRANCISCO DE ASSIS - NOVA CAMBARÁ - SÃO JOSÉ</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2658/2658_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2658/2658_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMUNERAÇÃO DOS VEREADORES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -903,67 +903,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2681/2681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2682/2682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2683/2683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2684/2684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2685/2685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2686/2686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2687/2687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2688/2688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2689/2689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2690/2690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2691/2691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2692/2692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2693/2693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2694/2694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2695/2695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2696/2696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2697/2697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2698/2698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2699/2699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2700/2700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2701/2701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2702/2702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2703/2703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2704/2704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2705/2705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2706/2706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2707/2707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2708/2708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2709/2709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2710/2710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2711/2711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2712/2712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2713/2713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2714/2714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2715/2715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2716/2716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2658/2658_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2681/2681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2682/2682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2683/2683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2684/2684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2685/2685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2686/2686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2687/2687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2688/2688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2689/2689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2690/2690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2691/2691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2692/2692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2693/2693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2694/2694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2695/2695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2696/2696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2697/2697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2698/2698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2699/2699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2700/2700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2701/2701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2702/2702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2703/2703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2704/2704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2705/2705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2706/2706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2707/2707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2708/2708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2709/2709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2710/2710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2711/2711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2712/2712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2713/2713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2714/2714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2715/2715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2716/2716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1989/2658/2658_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="101.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>