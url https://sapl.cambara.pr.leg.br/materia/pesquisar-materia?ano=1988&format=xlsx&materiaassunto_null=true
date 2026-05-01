--- v0 (2025-12-06)
+++ v1 (2026-05-01)
@@ -51,354 +51,354 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2423/2423_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2423/2423_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSIDIO VERBA PREFEITO E VICE</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2424/2424_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2424/2424_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO MUNICIPAL A RECEBER VERBA A TÍTULO DE REPOSIÇÃO DE SUBSIDIO</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2432/2432_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2432/2432_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A DAR AUMENTO DE 51% AOS FUNCIONARIOS </t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2433/2433_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2433/2433_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CHEFE EXECUTIVO A EQUIPARAR NÍVEIS VENCIMENTOS FUNCIONARIOS</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2434/2434_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2434/2434_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERMO DE ADESÃO ENTRE PREFEITURA - GOVERNO ESTADUAL</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2435/2435_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2435/2435_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CREDITO ADICIONAL</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2436/2436_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2436/2436_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE CAMBARA</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2437/2437_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2437/2437_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A CONTRATAR OPERAÇÃO DE CREDITO JUNTO AO BANCO DO ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2438/2438_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2438/2438_texto_integral.pdf</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2439/2439_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2439/2439_texto_integral.pdf</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2440/2440_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2440/2440_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A FIRMAR CONVENIO COM A FUNDEPAR</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2441/2441_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2441/2441_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO ABERTURA DE CREDITO</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2442/2442_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2442/2442_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALCULO IPTU</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2443/2443_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2443/2443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI IMPOSTO SOBRE VENDA DE COMBUSTIVEIS LIQUIDOS E GASOSOS</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2444/2444_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2444/2444_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA AS LEIS Nº 704/83 - 705/83 E 752/88 SOBRE ILUMINAÇÃO PUBLICA</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2445/2445_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2445/2445_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CREDITO ADICONAL</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2446/2446_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2446/2446_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1º DA LEI MUNICIPAL Nº 785 DE 02 DE FEVEREIRO DE 1987</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2447/2447_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2447/2447_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A EFETUAR PERMUTA DE UMA ÁREA DE TERRAS DO SR ANTONIO LUIZ DIAS </t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2431/2431_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2431/2431_texto_integral.pdf</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2448/2448_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2448/2448_texto_integral.pdf</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2449/2449_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2449/2449_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ITENS II DO ART 4º DA LEI ORÇAMENTARIA MUN. Nº 802/87</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2425/2425_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2425/2425_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PUBLICA DE NOSSA CIDADE - TRAVESSA BRASIL PARA CRISTO</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2426/2426_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2426/2426_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADÃO BENEMERITO DE CAMBARA AO SENHOR TAKEO MATSUBARA</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2427/2427_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2427/2427_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A DOAR SALDO REMANESCENTE  AO SERVIÇO DE OBRAS SOCIAIS DE CAMBARÁ</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2428/2428_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2428/2428_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A DOAR TERRAS PROXIMO O MATADOURO AO SR. JOSÉ SILVEIRA</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2429/2429_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2429/2429_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A DENOMINAÇÃO DE JARDIM PEROLA PARA BAIRRO PINHEIROS</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2430/2430_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2430/2430_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA A TAXA DE ILUMINAÇÃO PÚBLICA </t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2422/2422_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2422/2422_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSIDIO MENSAL DOS VEREADORES DA CÂMARA MUNICIPAL DE CAMBARÁ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -705,67 +705,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2441/2441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2422/2422_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2441/2441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1988/2422/2422_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="92" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>