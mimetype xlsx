--- v0 (2026-01-31)
+++ v1 (2026-05-01)
@@ -51,312 +51,312 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2198/2198_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2198/2198_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA PARECER DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2199/2199_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2199/2199_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIOS DO PREFEITO E VICE-PREFEITO PARA O EXERCÍCIO DE 1985.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2210/2210_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2210/2210_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE IMPOSTOS MUNICIPAIS A FIRMA INDEMIL KITANO S.A</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2211/2211_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2211/2211_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ESPECIAL.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2212/2212_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2212/2212_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO AOS SERVIDORES MUNICIPAIS REGIDOS PELA C.L.T</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2213/2213_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2213/2213_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO AOS INATIVOS E PENSIONISTAS DESTA PREFEITURA</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2214/2214_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2214/2214_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO A CELEBRAR CONVENIO COM O GOVERNO DO PARANÁ PARA A EXECUÇÃO DO PROGRAMA DE AÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2215/2215_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2215/2215_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORGANIZA A ESTRUTURA ADMINISTRATIVA DO GOVERNO MUNICIPAL DE CAMBARÁ.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2216/2216_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2216/2216_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA O LIONS CLUB DE CAMBARA</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2217/2217_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2217/2217_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO AOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2218/2218_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2218/2218_texto_integral.pdf</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2219/2219_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2219/2219_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A COMPRAR DO SR. AMILCAR PRESENDE, UMA ÁREA DE TERRAS NO MUNICIPIO.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2202/2202_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2202/2202_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DAR DENOMINAÇÃO A RUA 1, LOCALIZADA NO LOTEAMENTO CHÁCARA PINHEIRO.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2203/2203_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2203/2203_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A DENOMINAÇÃO EM UMA RUA LOCALIZADA NA CHÁCARA PINHEIRO.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2204/2204_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2204/2204_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TITULO DE CIDADÃO CAMBARAENSE AO PADRE JOÃO CHIAROTTI.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2205/2205_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2205/2205_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TITULO DE CIDADÃO CAMBARAENSE AO PADRE ESTANISLAU CASEMIRO KVIECIEN.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/3287/3287_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/3287/3287_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A DAR DENOMINAÇÃO A PRAÇA, ONDE ENCONTRA-SE CONSTRUÍDA A IGREJA DO DIVINO ESPIRITO SANTO </t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2206/2206_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2206/2206_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TITULO DE CIDADÃO CAMBARAENSE AO SENHOR ADILSON ATHANÁSIO.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2207/2207_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2207/2207_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DAR DENOMINAÇÃO DA PRAÇA ONDE SE ENCONTRA CONSTRUÍDO O TERMINAL RODOVIÁRIO DE CAMBARÁ.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2208/2208_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2208/2208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE NORMAS GERAIS PARA O SERVIÇO DE TRANSPORTE DE PASSAGEIROS EM VEÍCULOS DAS CATEGORIAS AUTOMÓVEIS E UTILITÁRIOS DE ALUGUEL - TÁXI </t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2209/2209_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2209/2209_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TAXA DE ÁGUA E ESGOTO QUE DEVERÃO SER COBRADAS PELA CONCESSIONARIA.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2200/2200_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2200/2200_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA REMUNERAÇÃO DOS VEREADORES DA CÂMARA MUNICIPAL DE CAMBARÁ.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2201/2201_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2201/2201_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA A REMUNERAÇÃO DOS VEREADORES DA CÂMARA MUNICIPAL DE CAMBARÁ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -663,67 +663,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/3287/3287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2201/2201_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/3287/3287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1984/2201/2201_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="144.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>