--- v0 (2025-12-09)
+++ v1 (2026-06-16)
@@ -51,288 +51,288 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2178/2178_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2178/2178_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO DO PREFEITO E VICE-PREFEITO PARA O EXERCÍCIO DE 1984</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2182/2182_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2182/2182_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TAXA DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2183/2183_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2183/2183_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2184/2184_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2184/2184_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CHEFE EXECUTIVO A REALIZAR DOAÇÃO DE TERRAS AO SR. OSVALDO LEAL.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2185/2185_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2185/2185_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2186/2186_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2186/2186_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAM-SE CARGOS, ESTABELECE SISTEMA DE CLASSIFICAÇÃO  E FIXA NUMEROS DOS MESMO</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2187/2187_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2187/2187_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO AOS FUNCIONÁRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2188/2188_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2188/2188_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO AOS SERVIDORES REGIDOS PELA C.L.T</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2189/2189_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2189/2189_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO AOS INATIVOS E PENSIONISTA DESTA PREFEITURA.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2190/2190_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2190/2190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO FUNERÁRIO DO MUNICÍPIO DE CAMBARÁ</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2191/2191_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2191/2191_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS, ITENS E ANEXO DA LEI Nº 646, DE 12 DE DEZEMBRO DE 1979.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/</t>
+    <t>http://sapl.cambara.pr.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2193/2193_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2193/2193_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVENIO COM O GOVERNO DO ESTADO.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>ALTERA ART. 5º E PARAGRAFO UNICO DA LEI MUNICIPAL Nº7404.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2196/2196_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2196/2196_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR PERMUTA  DE UMA AREA DE TERRA </t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2197/2197_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2197/2197_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO AOS SERVIDORES MUNICIPAIS REGIDOS PELA C.L.T</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2180/2180_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2180/2180_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O QUADRO DE FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE CAMBARÁ.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2181/2181_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2181/2181_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO CAMBARAENSE AO SENHOR ANTONIO MICHELATO.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2195/2195_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2195/2195_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENTA DO PAGAMENTO DE IMPOSTO PREDIAL TERRITORIAL URBANO.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2179/2179_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2179/2179_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA CÂMARA MUNICIPAL DE CAMBARÁ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -639,67 +639,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2179/2179_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1983/2179/2179_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="80.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>