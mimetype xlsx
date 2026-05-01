--- v0 (2026-01-28)
+++ v1 (2026-05-01)
@@ -51,273 +51,273 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3086/3086_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3086/3086_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A COBRAR SEM MULTA, IMPOSTOS E TAXAS INSCRITOS EM DIVIDA ATIVA</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3087/3087_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3087/3087_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA A CASA DA CRIANÇA DE CAMBARÁ</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3088/3088_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3088/3088_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO ESPECIAL</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3276/3276_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3276/3276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A CELEBRAR CONVENIO COM A CELEPAR </t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3089/3089_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3089/3089_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A CONTRATAR FINACIAMENTO</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3090/3090_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3090/3090_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1º DA LEI MUNICIPAL Nº 523, DE 07 DE ABRIL DE 1975.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3091/3091_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3091/3091_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO AOS FUNCIONÁRIOS REGIDOS PELA C.L.T</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3092/3092_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3092/3092_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS DE PAVIMENTAÇÃO</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3093/3093_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3093/3093_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE SISTEMA DE CLASSIFICAÇÃO DE CARGOS, FIXA NUMERO DE CARGOS E NIVEIS DE VENCIMENTO DO PESSOAL FIXO E EM COMISSÃO E REGIDOS PELA C.L.T</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3094/3094_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3094/3094_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A DOAR UMA ÁREA DE TERRAS PARA A METALÚRGICA PÉROLA LTDA</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3095/3095_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3095/3095_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO COMUNITARIO DE COOPERAÇÃO EM SAUDE E BEM-ESTAR SOCIAL - COMSABES</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3096/3096_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3096/3096_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXECUÇÃO DE SERVIÇOS PARTICULARES COM MAQUINAS E CAMINHÕES BASCULANTES DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3097/3097_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3097/3097_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA O CONSELHO COMUNITÁRIO DE COOPERAÇÃO EM SAÚDE E BEM ESTAR SOCIAL COMSABES</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3098/3098_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3098/3098_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 597 DE 19 DE DEZEMBRO DE 1977.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3099/3099_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3099/3099_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A EFETUAR PERMUTA DE TERRENO</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3100/3100_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3100/3100_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A TAXA DE ILUMINAÇÃO PUBLICA</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3101/3101_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3101/3101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A RESCINDI O CONVENIO COM A COHAPAR </t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3102/3102_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3102/3102_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A REAJUSTAR TABELAS DAS CLASSIFICAÇÕES DOS NÍVEIS DO PESSOAL ESTATUTÁRIO, C.L.T E INATIVOS</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3085/3085_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3085/3085_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMUNERAÇÃ DOS VEREADORES PARA O EXERCICIO DE 1979</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -624,67 +624,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3086/3086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3087/3087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3088/3088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3089/3089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3090/3090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3091/3091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3093/3093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3095/3095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3096/3096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3097/3097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3098/3098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3099/3099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3100/3100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3101/3101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3102/3102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3085/3085_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3086/3086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3087/3087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3088/3088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3089/3089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3090/3090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3091/3091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3093/3093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3095/3095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3096/3096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3097/3097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3098/3098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3099/3099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3100/3100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3101/3101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3102/3102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1979/3085/3085_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="142.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>