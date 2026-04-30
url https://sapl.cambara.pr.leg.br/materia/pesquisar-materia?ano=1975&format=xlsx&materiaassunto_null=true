--- v0 (2025-12-06)
+++ v1 (2026-04-30)
@@ -51,393 +51,393 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3210/3210_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3210/3210_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A ALIENAR BENS</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3211/3211_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3211/3211_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A CONTRAIR FINANCIAMENTO PARA AQUISIÇÃO DE AUTOMOVEIS</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3212/3212_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3212/3212_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A DOAR UM APARELHO TELEFONICO PARA O 3º PELOTÃO</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3213/3213_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3213/3213_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SUBSCRIÇÃO DE AÇÕES DE EMPRESA MISTA PARANÁ RADIO DIFUSÃO</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3214/3214_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3214/3214_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS DE PAVIMENTAÇÃO</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3215/3215_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3215/3215_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A ALIENAR ÁREA DE TERRAS </t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3216/3216_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3216/3216_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A DOAR TERRENO A APAE</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3217/3217_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3217/3217_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A VENDER NA BOLSA DE VALORES AÇÕES DA PETROBRAS</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3218/3218_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3218/3218_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A DOAR AREA DE TERRAS A IGREJA CRUZADA DE EVANGELIZAÇÃO UNIDA</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3219/3219_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3219/3219_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3220/3220_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3220/3220_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO ESPECIAL</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3221/3221_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3221/3221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A CONTRATAR SERVIÇO TECNICO DE ASSESSORIA E  PLANEJAMENTO </t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3222/3222_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3222/3222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A REGULAMENTAR Á COBRANÇA DE SERVIÇOS A PARTICULARES </t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3223/3223_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3223/3223_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO AOS FUNCIONARIOS</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3224/3224_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3224/3224_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUN. Nº 500 DE 13/09/1973, SOBRE TAXA DE CONSERVAÇÃO DE ESTRADAS</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3225/3225_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3225/3225_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A CONTRATAÇÃO DE EMPRÉSTIMO PARA PAVIMENTAÇÃO</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3226/3226_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3226/3226_texto_integral.pdf</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3227/3227_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3227/3227_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A REALIZAR REPAROS NO COLÉGIO ESTADUAL</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3228/3228_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3228/3228_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A CELEBRAR CONVENIO COM O ESTADO DO PARANÁ PARA REPARAR O COLEGIO CAROLINA W. LUPION </t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3229/3229_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3229/3229_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A CELEBRAR CONVENIO COM O ESTADO DO PARANÁ PARA REPAROS NO PRÉDIO DA DELEGACIA  DE POLICIA DE CAMBARÁ</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3230/3230_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3230/3230_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A CELEBRAR CONVENIO COM O ESTADO DO PARANÁ PARA REPARAR A ESCOLA APLICAÇÃO ROSA SAPORSKI</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3231/3231_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3231/3231_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A CELEBRAR CONVENIO COM O ESTADO DO PARANÁ PARA REPARAR O COLEGIO MONS. JOÃO BELCHIOR</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3232/3232_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3232/3232_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A CONTRATAÇÃO DE EMPRÉSTIMO</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3233/3233_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3233/3233_texto_integral.pdf</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3234/3234_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3234/3234_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A FIRMAR CONVENIO COM A SECRETARIA DE ESTADO E DO BEM ESTAR SOCIAL</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3235/3235_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3235/3235_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A REALIZAR VENDA DE UM TERRENO PARA A ASSOCIAÇÃO PARANAENSE DA IGREJA ADVENTISTA DO 7º DIA</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3236/3236_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3236/3236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A VENDER UMA ÁREA DE TERRAS A FUNDIÇÃO CAMBARA - FUCAM </t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3237/3237_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3237/3237_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CEDER A TITULO DE EMPRÉSTIMO AO SR. JOÃO SÉRGIO LIMA UMA ÁREA DE TERRA</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3208/3208_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3208/3208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE REMUNERAÇÃO DOS VEREADORES </t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3209/3209_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3209/3209_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A CELEBRAR CONVENIO COM O MINISTÉRIO DO TRABALHO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -744,67 +744,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3212/3212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3214/3214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3215/3215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3216/3216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3217/3217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3218/3218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3219/3219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3220/3220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3221/3221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3222/3222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3223/3223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3224/3224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3225/3225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3226/3226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3227/3227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3228/3228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3229/3229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3230/3230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3231/3231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3232/3232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3233/3233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3234/3234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3235/3235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3236/3236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3237/3237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3208/3208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3209/3209_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3212/3212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3214/3214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3215/3215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3216/3216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3217/3217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3218/3218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3219/3219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3220/3220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3221/3221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3222/3222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3223/3223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3224/3224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3225/3225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3226/3226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3227/3227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3228/3228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3229/3229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3230/3230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3231/3231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3232/3232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3233/3233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3234/3234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3235/3235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3236/3236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3237/3237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3208/3208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1975/3209/3209_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="126.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>