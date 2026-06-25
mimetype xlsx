--- v0 (2025-12-07)
+++ v1 (2026-06-25)
@@ -51,252 +51,252 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3059/3059_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3059/3059_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA PADRÕES PARA O CARGO DE JARDINEIRO</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3060/3060_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3060/3060_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO EM COMISSÃO DE CHEFE DE COMPRAS</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3061/3061_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3061/3061_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3062/3062_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3062/3062_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A DOAR UM TERRENO PARA A IGREJA EVANGÉLICA PENTECOSTAL O BRASIL PARA CRISTO, IGREJA CRUZADA DE EVANGELIZAÇÃO UNIDA E COMUNIDADE PAROQUIAL NOSSA SENHORA APARECIDA</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3063/3063_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3063/3063_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O PREÇO PARA COBRANÇA DE PAVIMENTAÇÃO ASFÁLTICA</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3064/3064_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3064/3064_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO AOS FUNCIONÁRIOS PÚBLICOS</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3065/3065_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3065/3065_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO ESPECIAL</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3066/3066_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3066/3066_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A CONTRIBUIR PARA O PROGRAMA DE PATRIMONIO DO SERVIDOR PUBLICO</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3067/3067_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3067/3067_texto_integral.pdf</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3068/3068_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3068/3068_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA FERIADOS MUNICIPAIS, FINADOS, CORPUS CRISTIS, SEXTA FEIRA DA PAIXÃO E 21 DE SETEMBRO</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3069/3069_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3069/3069_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A RECEBER DIVIDENDOS, BONIFICAÇÕES E USAR O DIREITO DE SUBSCRIÇÃO DO AUMENTO DE CAPITAL DA PETROBRAS </t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3070/3070_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3070/3070_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A FIRMAR CONVENIO COM O GOVERNO DO ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3071/3071_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3071/3071_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A CONCEDER 13º AOS FUNCIONARIOS</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3072/3072_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3072/3072_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A EFETUAR PAGAMENTO DE GRATIFICAÇÃO DE NATAL.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3073/3073_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3073/3073_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONTRATAÇÃO DE OPERAÇÃO E CREDITO </t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3074/3074_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3074/3074_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A DESTACAR ÁREA DE TERRAS E VENDÊ-LAS EM LOTES</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3057/3057_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3057/3057_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO AOS FUNCIONARIOS</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3058/3058_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3058/3058_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE GRATIFICAÇÃO DE NATAL AOS FUNCIONÁRIOS DO LEGISLATIVO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -603,67 +603,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3059/3059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3060/3060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3061/3061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3063/3063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3064/3064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3065/3065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3067/3067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3068/3068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3069/3069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3070/3070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3071/3071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3072/3072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3073/3073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3074/3074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3057/3057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3058/3058_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3059/3059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3060/3060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3061/3061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3063/3063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3064/3064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3065/3065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3067/3067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3068/3068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3069/3069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3070/3070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3071/3071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3072/3072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3073/3073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3074/3074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3057/3057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1971/3058/3058_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="189" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>