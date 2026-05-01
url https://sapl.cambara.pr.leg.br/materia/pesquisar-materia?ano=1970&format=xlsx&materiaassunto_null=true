--- v0 (2026-01-30)
+++ v1 (2026-05-01)
@@ -51,303 +51,303 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3039/3039_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3039/3039_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO AOS FUNCIONARIOS</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3040/3040_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3040/3040_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PUBLICA O LAR ANALIA FRANCO</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3041/3041_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3041/3041_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A COMPRA DE UMA PÁ CARREGADEIRA</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3042/3042_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3042/3042_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A COMPRA DE UMA RURAL FORD</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3043/3043_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3043/3043_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE CHEFE DA UNIDADE DE CADASTRAMENTO DO IBRA</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3044/3044_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3044/3044_texto_integral.pdf</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3045/3045_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3045/3045_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A CONTRATAR SERVIÇO DE DRENAGEM DO RIO ALAMBARI</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3046/3046_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3046/3046_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A ADQUIRIR COMPRA DE ÁREA DE TERRAS</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3047/3047_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3047/3047_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A DESAPROPRIAR ÁREA DE TERRAS</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3048/3048_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3048/3048_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A CELEBRAR CONVENIO COM O GOVERNO DO ESTADO DO PARANÁ ATRAVÉS DA SECRETARIA DA EDUCAÇÃO E CULTURA</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3049/3049_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3049/3049_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A ADQUIRIR UM PRÉDIO PARA INSTALAÇÃO DO CENTRO DE SAÚDE NESTA CIDADE</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3050/3050_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3050/3050_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A DOAR ÁREA DE TERRAS A MERCANTIL TRAUTWEIN S.A - MASSEY FERGUSON</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3051/3051_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3051/3051_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO ESPECIAL</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3052/3052_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3052/3052_texto_integral.pdf</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3053/3053_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3053/3053_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A TRANSFERIR DOMÍNIO DE TERRAS</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3054/3054_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3054/3054_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A LOCAR UM IMÓVEL DESTINADO A INSTALAÇÃO DE UM POSTO DE REVENDA DO FUNDO DE EQUIPAMENTOS, DA SECRETARIA DE ESTADO DOS NEGÓCIOS DA AGRICULTURA</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3055/3055_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3055/3055_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A FAZER O PAGAMENTO DO 13º</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3056/3056_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3056/3056_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERA DE UTILIDADE PUBLICA A PAROQUIA NOSSA SENHORA APARECIDA, SEU SALÃO EM CONSTRUÇÃO E SEUS ANEXOS NA VILA RUBIM </t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3035/3035_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3035/3035_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO AOS SECRETARIOS</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3036/3036_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3036/3036_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA CONTAS DO PREFEITO REF. 1969</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3037/3037_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3037/3037_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA CONTRATO COM A RADIO DIFUSORA DE CAMBARÁ S/A, PARA TRANSMISSÕES DA CÂMARA </t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3038/3038_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3038/3038_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PAGAMENTO DE ABONO DE NATAL AOS FUNCIONÁRIOS DO LEGISLATIVO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -654,67 +654,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3039/3039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3040/3040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3041/3041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3042/3042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3043/3043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3044/3044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3045/3045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3046/3046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3047/3047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3048/3048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3049/3049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3050/3050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3051/3051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3052/3052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3053/3053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3054/3054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3055/3055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3056/3056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3035/3035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3036/3036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3037/3037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3038/3038_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3039/3039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3040/3040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3041/3041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3042/3042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3043/3043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3044/3044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3045/3045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3046/3046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3047/3047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3048/3048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3049/3049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3050/3050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3051/3051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3052/3052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3053/3053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3054/3054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3055/3055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3056/3056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3035/3035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3036/3036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3037/3037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1970/3038/3038_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="168.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>