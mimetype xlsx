--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -51,321 +51,321 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2972/2972_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2972/2972_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO A COMISSÃO DE FORMATURA DA ESCOLA TÉCNICA DE CAMBARA</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2973/2973_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2973/2973_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A COMPRA DE UM TERRENO PARA SER DOADO A PAROQUIA NOSSA SENHORA DA APARECIDA</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2974/2974_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2974/2974_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A VENDER 12.591 AÇÕES AÇÕES DA PETROBRAS </t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2975/2975_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2975/2975_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO AOS FUNCIONÁRIOS PUBLICOS</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2976/2976_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2976/2976_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A ADQUIRIR UMA MOTONIVELADORA </t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2977/2977_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2977/2977_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AJUDA DE CUSTO AO MAESTRO DA BANDA MUNICIPAL</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2978/2978_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2978/2978_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADQUIRIR UM TERRENO</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2988/2988_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2988/2988_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA NOVA TABELA DE PADRÕES DE VENCIMENTOS DOS SERVIDORES DO MAGISTÉRIO </t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2979/2979_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2979/2979_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE OPERADORES DE MOTONIVELADORA</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2980/2980_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2980/2980_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE ELETRICISTA E MOTORISTA</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2981/2981_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2981/2981_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A ADQUIRIR COMPRA DE TERRENO </t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2982/2982_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2982/2982_texto_integral.pdf</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2983/2983_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2983/2983_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A COMPRAR VEÍCULOS E SERVIÇOS</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2984/2984_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2984/2984_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A ADQUIRIR POR COMPRA </t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2985/2985_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2985/2985_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A ADQUIRIR TERRENO </t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2986/2986_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2986/2986_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO ESPECIAL</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2987/2987_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2987/2987_texto_integral.pdf</t>
   </si>
   <si>
     <t>REORGANIZA A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2967/2967_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2967/2967_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A EFETUAR PAGAMENTO DE ALUGUEL AO MM. DR. JUIZ DE DIREITO DA COMARCA DE CAMBARA</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2968/2968_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2968/2968_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A ADQUIRIR 2 VENTILADORES E 1 GELADEIRA PARA SEREM DOADOS PARA O FÓRUM MUNICIPAL</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2969/2969_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2969/2969_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A ADQUIRIR VEÍCULOS E SERVIÇOS</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2970/2970_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2970/2970_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVENIO PARA FINANCIAMENTO DO CONSTRUÇÃO DO HOTEL MUNICIPAL</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2971/2971_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2971/2971_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA UMA AJUDA DE CUSTO AO MAESTRO DA BANDA MUNICIPAL DE CAMBARÁ</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2965/2965_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2965/2965_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTO AOS FUNCIONÁRIOS DO LEGISLATIVO</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2966/2966_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2966/2966_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CAMBARAENSE AO SARGENTO JO&amp;#346;E LUIS LOPES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -672,67 +672,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2975/2975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2976/2976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2978/2978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2988/2988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2979/2979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2980/2980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2981/2981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2982/2982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2983/2983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2984/2984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2985/2985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2986/2986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2987/2987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2967/2967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2968/2968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2965/2965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2966/2966_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2975/2975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2976/2976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2978/2978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2988/2988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2979/2979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2980/2980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2981/2981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2982/2982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2983/2983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2984/2984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2985/2985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2986/2986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2987/2987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2967/2967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2968/2968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2965/2965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1968/2966/2966_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="103.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>