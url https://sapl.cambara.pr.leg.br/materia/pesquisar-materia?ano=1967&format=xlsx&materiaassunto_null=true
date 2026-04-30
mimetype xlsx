--- v0 (2025-12-09)
+++ v1 (2026-04-30)
@@ -51,294 +51,294 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2951/2951_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2951/2951_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE AUMENTO AOS FUNCIONÁRIOS PÚBLICOS </t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2952/2952_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2952/2952_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A CELEBRAR CONVENIO COM O ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2953/2953_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2953/2953_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE IPTU AO SR. JOSÉ MONTEIRO CEREJA</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2954/2954_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2954/2954_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 3 DA TABELA, ITEM 45 DA LEI 392</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2955/2955_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2955/2955_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PUBLICA DE ANITA GARIBALDI, PARA RUA ADEMIR MARTINS DE BARROS</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2956/2956_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2956/2956_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO A EFETUAR VENDA A FIRMA CARVALHO HOSKEM S/A</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2957/2957_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2957/2957_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A ADQUIRIR POR COMPRA OU DESAPROPRIAÇÃO UM TERRENO DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2958/2958_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2958/2958_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A PROMOVER VENDA DE VEÍCULOS E MOTONIVELADORAS </t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2959/2959_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2959/2959_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A FIRMAR CONVENIO DE PRESTAÇÃO DE SERVIÇOS </t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2960/2960_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2960/2960_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ADQUIRIR UMA PICKUP DA FIRMA ARPA S.A</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2961/2961_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2961/2961_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUI A CRIA A COMISSÃO MUNICIPAL DE ESPORTES</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2962/2962_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2962/2962_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A EFETUAR PAGAMENTO DE MATERIAS ELETRICOS A S.A PHILIPS DO BRASIL</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2963/2963_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2963/2963_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO ESPECIAL</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2964/2964_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2964/2964_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VERBA ANUAL AO ESPORTE CLUB MUNICIPAL</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2947/2947_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2947/2947_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A ADQUIRIR ARE DE TERRAS</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2948/2948_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2948/2948_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 224, DA LEI Nº 338 DE 24/12/1964</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/3034/3034_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/3034/3034_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE TAXA DE PAVIMENTAÇÃO DA ESTAÇÃO E DO MATADOURO</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2950/2950_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2950/2950_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TRIBUNA LIVRE POPULAR NA CÂMARA MUNICIPAL DE CAMBARÁ</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2944/2944_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2944/2944_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO AO CONTINUO DA CÂMARA E ABRE CREDITO SUPLEMENTAR</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2945/2945_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2945/2945_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CAMBARAENSE AO SR.MANOEL HENRIQUES</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2946/2946_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2946/2946_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CAMBARAENSE AO SR.DESEMBARGADOR ANTÔNIO FRANCO FERREIRA DA COSTA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -645,67 +645,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2951/2951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2952/2952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2953/2953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2954/2954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2955/2955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2956/2956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2957/2957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2958/2958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2959/2959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2960/2960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2961/2961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2962/2962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2963/2963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2964/2964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2947/2947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2948/2948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/3034/3034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2950/2950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2944/2944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2945/2945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2946/2946_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2951/2951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2952/2952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2953/2953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2954/2954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2955/2955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2956/2956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2957/2957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2958/2958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2959/2959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2960/2960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2961/2961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2962/2962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2963/2963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2964/2964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2947/2947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2948/2948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/3034/3034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2950/2950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2944/2944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2945/2945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1967/2946/2946_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="98" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>