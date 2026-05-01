--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -51,348 +51,348 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2934/2934_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2934/2934_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 20% DE DESCONTO IPTU</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2935/2935_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2935/2935_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2936/2936_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2936/2936_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PUBLICA - SANTA CASA E ASILO</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2920/2920_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2920/2920_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CAMBARAENSEAO SR. MAJOR SILVIO VIEIRA MACHADO</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2921/2921_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2921/2921_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CAMBARAENSE AO SR. TEN. CEL. OSÓRIO VARGAS MOREIRA BRASILIANE</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/3031/3031_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/3031/3031_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO ESPECIAL</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2937/2937_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2937/2937_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA PARAGRAFO IX, DO ART. 189 LEI 337, DE 15/12/1964</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2938/2938_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2938/2938_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA E PRAÇAS DE CAMBARÁ</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2939/2939_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2939/2939_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A TRANZAR COTA DO ART. 20</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2940/2940_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2940/2940_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O FUNDO DE SANEAMENTO </t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2941/2941_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2941/2941_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE PENSÃO Á VIUVÁ DE EX-FUNCIONÁRIO </t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2942/2942_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2942/2942_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO URBANO E ESTABELECE NORMAS PARA O LANÇAMENTO DO IPTU</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2943/2943_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2943/2943_texto_integral.pdf</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2926/2926_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2926/2926_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXILIO A DIARISTAS</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2927/2927_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2927/2927_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ISENTA DE TODOS OS IMPOSTOS MUNICIPAIS OS ESTABELECIMENTOS INDUSTRIAIS </t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2928/2928_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2928/2928_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA NOME DA RUA </t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2929/2929_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2929/2929_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O SERVIÇO DE COMBATE A SAUVA</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2930/2930_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2930/2930_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A ESTENDER E REDE DE ILUMINAÇÃO</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2931/2931_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2931/2931_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A COLOCAR BRAÇOS DE FERRO </t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2932/2932_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2932/2932_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE RESTRIÇÕES NAS DELIMITAÇÕES DE PRÉDIOS DE ALVENARIA E MADEIRA </t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2933/2933_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2933/2933_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE JOÃO PEREIRA LIMA, A UMA DAS RUAS DE CAMBARÁ</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2918/2918_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2918/2918_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CAMBARAENSE - DR. PAULO CRUZ PIMENTEL</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2919/2919_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2919/2919_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE ISENÇÃO TRIBUTARIA AO ESTABELECIMENTO DE CREDITO - BANCO DO BRASIL </t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/3032/3032_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/3032/3032_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CAMBARAENSE</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/3033/3033_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/3033/3033_texto_integral.pdf</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2922/2922_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2922/2922_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TITULO DE CIDADÃO CAMBARAENSE AO SR. GENERAL FRANCISCO MESQUITE CALDAS </t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2923/2923_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2923/2923_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CAMBARAENSE AO SR. JOSÉ DINIZO</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2924/2924_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2924/2924_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CREDITO SUPLEMENTAR </t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2925/2925_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2925/2925_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTINGUE OS CARGOS DE SECRETARIO EXECUTIVO E DATILOGRAFO E ABRE CREDITO SUPLEMENTAR </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -699,67 +699,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2934/2934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2935/2935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2936/2936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2921/2921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2937/2937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2938/2938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2939/2939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2940/2940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2941/2941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2942/2942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2943/2943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2929/2929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2930/2930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2931/2931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2932/2932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2933/2933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2919/2919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/3032/3032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/3033/3033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2922/2922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2923/2923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2924/2924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2925/2925_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2934/2934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2935/2935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2936/2936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2921/2921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2937/2937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2938/2938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2939/2939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2940/2940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2941/2941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2942/2942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2943/2943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2929/2929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2930/2930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2931/2931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2932/2932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2933/2933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2919/2919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/3032/3032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/3033/3033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2922/2922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2923/2923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2924/2924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1966/2925/2925_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="90.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>