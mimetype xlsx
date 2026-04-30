--- v0 (2026-01-30)
+++ v1 (2026-04-30)
@@ -51,477 +51,477 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2862/2862_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2862/2862_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ADQUIRIR TERRAS E DOAR A AGEF - ARMAZÉNS GERAIS FERROVIÁRIOS S/A</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2863/2863_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2863/2863_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A ADQUIRIR E INSTALAR TORRE DE RETRANSMISSÃO DE TV</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2864/2864_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2864/2864_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A VENDER VEÍCULOS USADOS QUE JULGAR DISPENSAVEL</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2865/2865_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2865/2865_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A ADQUIRIR UM CAMINHÃO</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2866/2866_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2866/2866_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA NOVO SALARIO DOS TRABALHADORES</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2867/2867_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2867/2867_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA NOVA TABELA DE PADRÕES DE VENCIMENTOS </t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2868/2868_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2868/2868_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE SUPERVISORA DA MERENDA ESCOLAR MUNICIPAL</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2869/2869_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2869/2869_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CHEFE EXCECUTIVO A CONTRATAR EMPRÉSTIMO</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2870/2870_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2870/2870_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO ESPECIAL</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2871/2871_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2871/2871_texto_integral.pdf</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2872/2872_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2872/2872_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO SUPLEMENTAR</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2873/2873_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2873/2873_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EXTINGUE CARGOS </t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2874/2874_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2874/2874_texto_integral.pdf</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2875/2875_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2875/2875_texto_integral.pdf</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2876/2876_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2876/2876_texto_integral.pdf</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2877/2877_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2877/2877_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A VENDER O CINE MUNICIPAL CASABLANCA</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2878/2878_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2878/2878_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A ADQUIRIR UM CAMINHÃO, DESTINADO AO MATADOURO MUNICIPAL </t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2879/2879_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2879/2879_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE AO SR. JOSÉ TROMBETA, UMA SESSÃO CINEMATOGRÁFICA, NO CINE MUNICIPAL CASABLANCA, EM CARÁCTER DE AUXILIO </t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2880/2880_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2880/2880_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A CONVENIO COM O FUNDO DE DEFESA DO CAFÉ</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2881/2881_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2881/2881_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A FIRMAR CONVENIO COM A FIRMA DO CAFÉ DO PARANÁ</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2882/2882_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2882/2882_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI JUNTA DE RECURSOS FISCAIS </t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2883/2883_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2883/2883_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÉBITOS FISCAIS </t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2847/2847_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2847/2847_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2848/2848_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2848/2848_texto_integral.pdf</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2849/2849_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2849/2849_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O GABINETE DE VICE-PREFEITO,NO PRÉDIO DO EXECUTIVO</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2850/2850_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2850/2850_texto_integral.pdf</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2851/2851_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2851/2851_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE PENSÃO</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2852/2852_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2852/2852_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXILIO A BANDA DA CONGREGAÇÃO MARIANA DA MATRIZ DE CAMBARÁ</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2853/2853_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2853/2853_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE AUXILIO AO GRÊMIO ESTUDANTIL </t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2854/2854_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2854/2854_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXILIO A COMISSÃO DE FORMATURA DO COLÉGIO ESTADUAL DE CAMBARÁ</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2855/2855_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2855/2855_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXILIO AO ASILO VICENTE DE PAULA</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2856/2856_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2856/2856_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELEVA GRATIFICAÇÃO DO FUNCIONARIO DE ALISTAMENTO MILITAR</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2857/2857_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2857/2857_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA O EXERCÍCIO DO MAGISTÉRIO</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2858/2858_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2858/2858_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA A LEI Nº 285 QUE CLASSIFICOU OS FUNCIONÁRIOS PUBLICOS</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2859/2859_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2859/2859_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANDO NOME DA RUA MARECHAL DEODORO PARA CORAÇÃO DO VERBO ENCARNADO</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2860/2860_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2860/2860_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2861/2861_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2861/2861_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA AO EXMO. SR. GOVERNADOR DO ESTADO AFONSO CAMARGO NETTO</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2843/2843_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2843/2843_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELEVA GRATIFICAÇÃO DOS SERVIDORES DA CÂMARA, CRIA A FUNÇÃO DE DATILÓGRAFO E ABRE CREDITO SUPLEMENTAR</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2844/2844_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2844/2844_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA LEGISLATIVO A CONTRATAR TÉCNICO PARA ESTUDO DE BALANCETE</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2845/2845_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2845/2845_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NOVA REDAÇÃO NO REGIMENTO INTERNO, ART 23 - 1º E 2º</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2846/2846_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2846/2846_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TITULO DE CIDADÃO CAMBARAENSE AO SR. CARLOS LACERDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -828,67 +828,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2862/2862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2863/2863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2864/2864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2865/2865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2866/2866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2869/2869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2870/2870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2871/2871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2872/2872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2873/2873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2874/2874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2875/2875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2876/2876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2877/2877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2878/2878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2879/2879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2880/2880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2881/2881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2882/2882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2883/2883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2847/2847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2848/2848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2849/2849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2850/2850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2851/2851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2852/2852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2853/2853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2854/2854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2855/2855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2856/2856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2857/2857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2858/2858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2859/2859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2860/2860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2861/2861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2843/2843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2844/2844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2845/2845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2846/2846_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2862/2862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2863/2863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2864/2864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2865/2865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2866/2866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2869/2869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2870/2870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2871/2871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2872/2872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2873/2873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2874/2874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2875/2875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2876/2876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2877/2877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2878/2878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2879/2879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2880/2880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2881/2881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2882/2882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2883/2883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2847/2847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2848/2848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2849/2849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2850/2850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2851/2851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2852/2852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2853/2853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2854/2854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2855/2855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2856/2856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2857/2857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2858/2858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2859/2859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2860/2860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2861/2861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2843/2843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2844/2844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2845/2845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1964/2846/2846_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="115.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>