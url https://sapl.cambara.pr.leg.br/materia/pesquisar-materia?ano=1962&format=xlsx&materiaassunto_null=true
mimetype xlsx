--- v0 (2025-12-08)
+++ v1 (2026-04-04)
@@ -51,354 +51,354 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2810/2810_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2810/2810_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA EXECUTIVO A ADQUIRIR BENS E DOAR AO BANCO MERCANTIL </t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2811/2811_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2811/2811_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO ESPECIAL</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2812/2812_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2812/2812_texto_integral.pdf</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2813/2813_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2813/2813_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ISENTA IMPOSTO DE TRANSMISSÃO DE INTERVIVOS E DE IMPOSTO TERRITORIAL RURAL, ATÉ 5 HECTARES </t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2814/2814_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2814/2814_texto_integral.pdf</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2815/2815_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2815/2815_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO SUPLEMENTAR</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2816/2816_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2816/2816_texto_integral.pdf</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2817/2817_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2817/2817_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL A CONSTRUIR CASA PARA SEUS FUNCIONARIOS</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2818/2818_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2818/2818_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PODER EXECUTIVO A ADQUIRIR UM TERRENO NA AVENIDA BRASIL</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2819/2819_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2819/2819_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O 13º MÊS DE VENCIMENTO PARA OS FUNCIONÁRIOS MUNICIPAIS </t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2820/2820_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2820/2820_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA A NOVA TABELA PADRÃO DE VENCIMENTOS, CLASSIFICA OS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2821/2821_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2821/2821_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O NOVO SALÁRIOS DOS TRABALHADORES</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2822/2822_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2822/2822_texto_integral.pdf</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2823/2823_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2823/2823_texto_integral.pdf</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2824/2824_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2824/2824_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE PENSÃO A VIUVÁ DE EX-FUNCIONÁRIO E ABRE CREDITO ESPECIAL</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2825/2825_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2825/2825_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO NEGOCIAÇÃO COM O BANCO DO ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2826/2826_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2826/2826_texto_integral.pdf</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2827/2827_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2827/2827_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE EXATOR, FISCAL DE RENDA E ESCRITURÁRIO NO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2828/2828_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2828/2828_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE IPTU POR 5 ANOS, AO SR. ANTONIO DOS ANJOS FILHO</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2829/2829_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2829/2829_texto_integral.pdf</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2830/2830_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2830/2830_texto_integral.pdf</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2831/2831_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2831/2831_texto_integral.pdf</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2832/2832_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2832/2832_texto_integral.pdf</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2833/2833_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2833/2833_texto_integral.pdf</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2834/2834_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2834/2834_texto_integral.pdf</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2835/2835_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2835/2835_texto_integral.pdf</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2836/2836_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2836/2836_texto_integral.pdf</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2807/2807_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2807/2807_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCORRÊNCIA PUBLICA DE RÁDIOS</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2808/2808_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2808/2808_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA DESPESA PARA O EXERCÍCIO DE 1963</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2809/2809_texto_integral.pdf</t>
+    <t>http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2809/2809_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO Nº 1/61 E 1º DE JANEIRO  DE 1961.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -705,67 +705,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2810/2810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2811/2811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2812/2812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2813/2813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2814/2814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2815/2815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2816/2816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2817/2817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2818/2818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2819/2819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2820/2820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2821/2821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2822/2822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2823/2823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2824/2824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2826/2826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2827/2827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2828/2828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2829/2829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2830/2830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2831/2831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2832/2832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2833/2833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2834/2834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2835/2835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2836/2836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2807/2807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2808/2808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2809/2809_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2810/2810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2811/2811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2812/2812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2813/2813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2814/2814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2815/2815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2816/2816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2817/2817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2818/2818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2819/2819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2820/2820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2821/2821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2822/2822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2823/2823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2824/2824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2826/2826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2827/2827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2828/2828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2829/2829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2830/2830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2831/2831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2832/2832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2833/2833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2834/2834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2835/2835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2836/2836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2807/2807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2808/2808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambara.pr.leg.br/media/./sapl/public/materialegislativa/1962/2809/2809_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="91.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>